--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc60468a4864acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5536da6b1fa94c41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ab35150fdd489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77dd26f96a704196"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4951f0635d284d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ab35150fdd489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fde1ecaf9514585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77dd26f96a704196" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...512 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>104,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>103,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>