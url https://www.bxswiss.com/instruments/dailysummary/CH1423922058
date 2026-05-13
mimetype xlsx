--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5536da6b1fa94c41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9676d085a3d448ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77dd26f96a704196"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d2442fd02f4f74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fde1ecaf9514585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77dd26f96a704196" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980f2755c8644e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d2442fd02f4f74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,290</x:t>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>102,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,210</x:t>
-[...458 lines deleted...]
-          <x:t>101,920</x:t>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>