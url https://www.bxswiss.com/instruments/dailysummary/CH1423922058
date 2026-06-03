--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9676d085a3d448ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6a91c3ad244264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d2442fd02f4f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4131cc2d55a143c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980f2755c8644e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d2442fd02f4f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9330afad741e45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4131cc2d55a143c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>102,980</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>102,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>