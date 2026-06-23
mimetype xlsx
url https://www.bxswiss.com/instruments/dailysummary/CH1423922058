--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6a91c3ad244264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02dccff4d1f4324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4131cc2d55a143c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cf313e6763d46f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9330afad741e45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4131cc2d55a143c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdcb4db6a9d845a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cf313e6763d46f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>101,950</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,825</x:t>
-[...16 lines deleted...]
-          <x:t>102,040</x:t>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,920</x:t>
-[...97 lines deleted...]
-          <x:t>102,570</x:t>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,560</x:t>
-[...119 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,075</x:t>
-[...171 lines deleted...]
-          <x:t>102,090</x:t>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>