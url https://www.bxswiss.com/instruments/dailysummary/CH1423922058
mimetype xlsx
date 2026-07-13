--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02dccff4d1f4324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra383b02135ce435a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cf313e6763d46f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb539b36bf044013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdcb4db6a9d845a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cf313e6763d46f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd381847ad80148f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb539b36bf044013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,075</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>103,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,890</x:t>
-[...173 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,205</x:t>
-[...90 lines deleted...]
-          <x:t>103,695</x:t>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>