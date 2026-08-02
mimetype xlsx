--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra383b02135ce435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb82581b8da54cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb539b36bf044013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6832ed7178774a00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd381847ad80148f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb539b36bf044013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9cc69af83a342da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6832ed7178774a00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>104,700</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,700</x:t>
-[...11 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,325</x:t>
-[...48 lines deleted...]
-          <x:t>106,255</x:t>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,085</x:t>
-[...247 lines deleted...]
-          <x:t>106,015</x:t>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>