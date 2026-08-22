--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb82581b8da54cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03de9e1c86874cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6832ed7178774a00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b36e8e2ceff485a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9cc69af83a342da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6832ed7178774a00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc9effde4e244c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b36e8e2ceff485a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>105,965</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...553 lines deleted...]
-          <x:t>31.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>106,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>