--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03de9e1c86874cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a577fb3f64b463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b36e8e2ceff485a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3328db09694f417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc9effde4e244c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b36e8e2ceff485a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a30f99f18cf4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3328db09694f417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,495</x:t>
-[...16 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,140</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>107,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,545</x:t>
-[...53 lines deleted...]
-          <x:t>108,195</x:t>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,180</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>106,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>107,060</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>107,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>