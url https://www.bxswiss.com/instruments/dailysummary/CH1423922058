--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a577fb3f64b463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2c8c1ae17246d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3328db09694f417d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb0c2a37a214e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a30f99f18cf4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3328db09694f417d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72df39b24be74368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb0c2a37a214e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,060</x:t>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...489 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,245</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>