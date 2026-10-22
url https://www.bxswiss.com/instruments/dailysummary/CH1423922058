--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2c8c1ae17246d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9ab0a6c7894849" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb0c2a37a214e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5574b4d7fad4d0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72df39b24be74368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb0c2a37a214e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538cdf0cc5814bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5574b4d7fad4d0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>103,735</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,445</x:t>
-[...97 lines deleted...]
-          <x:t>104,215</x:t>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,845</x:t>
-[...26 lines deleted...]
-          <x:t>104,045</x:t>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>105,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>103,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>