--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15019ca14c5846cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda08d3ae12b24d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8340c3bf1624306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9d4eacde3d49df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569070bc04934468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8340c3bf1624306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12cc6c03f63d46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9d4eacde3d49df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...107 lines deleted...]
-          <x:t>26.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,495</x:t>
-[...4 lines deleted...]
-          <x:t>102,750</x:t>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>109,065</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>