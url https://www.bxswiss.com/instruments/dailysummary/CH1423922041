--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda08d3ae12b24d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5c5606b6284996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9d4eacde3d49df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd910cad368d4dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12cc6c03f63d46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9d4eacde3d49df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cfa47bbcd84c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd910cad368d4dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>105,645</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>106,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>103,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>102,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,525</x:t>
-[...247 lines deleted...]
-          <x:t>105,250</x:t>
+          <x:t>102,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>