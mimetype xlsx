--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5c5606b6284996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33bea9f9ddbb41b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd910cad368d4dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e41fc9b1a5a453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cfa47bbcd84c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd910cad368d4dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47ae88cd3e94b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e41fc9b1a5a453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>103,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,205</x:t>
-[...431 lines deleted...]
-          <x:t>102,660</x:t>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>