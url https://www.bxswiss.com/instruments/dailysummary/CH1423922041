--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33bea9f9ddbb41b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9862d4f16524d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e41fc9b1a5a453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea0a8178ba2e4515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47ae88cd3e94b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e41fc9b1a5a453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1cb4570d7a43b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea0a8178ba2e4515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>104,235</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,805</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>103,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,115</x:t>
-[...107 lines deleted...]
-          <x:t>103,725</x:t>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>