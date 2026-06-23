--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9862d4f16524d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8c3cbc31244e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea0a8178ba2e4515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3106699048094f74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1cb4570d7a43b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea0a8178ba2e4515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a69be7ef5a4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3106699048094f74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>104,730</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,115</x:t>
-[...38 lines deleted...]
-          <x:t>102,860</x:t>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,600</x:t>
-[...161 lines deleted...]
-          <x:t>103,775</x:t>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>105,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>105,955</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,775</x:t>
-[...80 lines deleted...]
-          <x:t>102,980</x:t>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>