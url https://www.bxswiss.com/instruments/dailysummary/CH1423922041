--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8c3cbc31244e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830a1946e42a4ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3106699048094f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030ac7a3c6654ce8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a69be7ef5a4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3106699048094f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7004c983bbd642f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030ac7a3c6654ce8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>105,855</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,635</x:t>
-[...166 lines deleted...]
-          <x:t>105,965</x:t>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>