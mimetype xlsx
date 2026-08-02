--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830a1946e42a4ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c1b5146cca4dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030ac7a3c6654ce8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441e66a2f42446f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7004c983bbd642f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030ac7a3c6654ce8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fefc22408b640ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441e66a2f42446f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>107,500</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>109,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>109,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>