--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c1b5146cca4dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11bae1a12f545c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441e66a2f42446f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074fba2d472641dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fefc22408b640ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441e66a2f42446f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9392f772d414883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074fba2d472641dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>111,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>111,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>