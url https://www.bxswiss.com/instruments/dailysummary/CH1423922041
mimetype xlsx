--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11bae1a12f545c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d7f1ce46c34403" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074fba2d472641dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eb03bd3e5f44fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9392f772d414883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074fba2d472641dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd7608ed4df4203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eb03bd3e5f44fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>109,520</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>111,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>111,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,570</x:t>
-[...377 lines deleted...]
-          <x:t>112,550</x:t>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>