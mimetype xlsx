--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d7f1ce46c34403" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5088dcb7aed94041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eb03bd3e5f44fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a8969e65006494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd7608ed4df4203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eb03bd3e5f44fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b07ea9a5c04b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a8969e65006494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>112,340</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,170</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>109,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,305</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>