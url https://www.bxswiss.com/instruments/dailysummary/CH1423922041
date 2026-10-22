--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5088dcb7aed94041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4dbe29050db4db9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a8969e65006494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ddc8651516402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b07ea9a5c04b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a8969e65006494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b12752d429d4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ddc8651516402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423922041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>106,605</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>