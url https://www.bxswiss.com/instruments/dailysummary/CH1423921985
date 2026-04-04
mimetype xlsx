--- v3 (2026-03-15)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fbf319a27e40de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3da912cdc8a4acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d60f0946f346be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3d150edf21459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ee0c4de4a447ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d60f0946f346be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c095979814b4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3d150edf21459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>95,710</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>96,370</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,330</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>