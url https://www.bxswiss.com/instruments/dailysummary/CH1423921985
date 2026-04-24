--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3da912cdc8a4acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0591fe68c7dd4936" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3d150edf21459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc26f0356cb63420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c095979814b4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3d150edf21459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca87f2fa8d424478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc26f0356cb63420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>94,130</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,920</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>94,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,000</x:t>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,820</x:t>
-[...377 lines deleted...]
-          <x:t>93,700</x:t>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>