--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0591fe68c7dd4936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d163b608daa4824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc26f0356cb63420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd087a3d5cacc4c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca87f2fa8d424478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc26f0356cb63420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79aa6ab197a641f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd087a3d5cacc4c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,300</x:t>
-[...16 lines deleted...]
-          <x:t>93,730</x:t>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,630</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>94,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>94,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>94,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>93,970</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>95,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>