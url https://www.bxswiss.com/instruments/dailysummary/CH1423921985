--- v6 (2026-05-14)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d163b608daa4824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf7f9480d8f4355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd087a3d5cacc4c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R747de6b6faf742bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79aa6ab197a641f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd087a3d5cacc4c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d23e2ba5ff14533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R747de6b6faf742bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,700</x:t>
-[...75 lines deleted...]
-          <x:t>94,520</x:t>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,420</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>94,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,370</x:t>
-[...53 lines deleted...]
-          <x:t>94,530</x:t>
+          <x:t>94,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>