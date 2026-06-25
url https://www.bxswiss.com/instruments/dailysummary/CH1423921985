--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf7f9480d8f4355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119b49e7f6844cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R747de6b6faf742bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f804d990564ad5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d23e2ba5ff14533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R747de6b6faf742bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R982b59f87f7a4380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f804d990564ad5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>94,600</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,750</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>94,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>