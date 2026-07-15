--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119b49e7f6844cec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab587dfc88c44782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f804d990564ad5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60af23767e60434b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R982b59f87f7a4380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f804d990564ad5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R075aa3c003944a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60af23767e60434b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,830</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,700</x:t>
-[...323 lines deleted...]
-          <x:t>95,080</x:t>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>94,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>95,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>