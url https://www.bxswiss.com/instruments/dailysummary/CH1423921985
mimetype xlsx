--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab587dfc88c44782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98921962c7f04a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60af23767e60434b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a1e11d48bf494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R075aa3c003944a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60af23767e60434b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31a4e42767f4f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a1e11d48bf494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,930</x:t>
-[...43 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,140</x:t>
-[...43 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,150</x:t>
-[...225 lines deleted...]
-          <x:t>96,380</x:t>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>