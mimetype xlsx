--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98921962c7f04a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf71df5e95eeb468d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a1e11d48bf494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b369a3a8b8a42fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31a4e42767f4f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a1e11d48bf494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44055950b281461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b369a3a8b8a42fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,010</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,920</x:t>
-[...6 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,140</x:t>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,510</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,110</x:t>
-[...172 lines deleted...]
-        <x:is>
           <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,610</x:t>
-[...333 lines deleted...]
-          <x:t>96,090</x:t>
+          <x:t>96,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>