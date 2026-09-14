--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf71df5e95eeb468d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af88f58eb004ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b369a3a8b8a42fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R708878055ee243b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44055950b281461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b369a3a8b8a42fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aeaa60a35274af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R708878055ee243b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,600</x:t>
-[...26 lines deleted...]
-          <x:t>96,620</x:t>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>31.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,610</x:t>
-[...301 lines deleted...]
-          <x:t>96,010</x:t>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>96,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>