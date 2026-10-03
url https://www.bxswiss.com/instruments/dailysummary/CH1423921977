--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03cc7537879d4729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be29ad3acf346d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c06ff2a8c934981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0e14c5f9b74f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra95fbe47777446e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c06ff2a8c934981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b9c6fd54874ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0e14c5f9b74f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>97,300</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>97,720</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,670</x:t>
-[...87 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,950</x:t>
-[...58 lines deleted...]
-          <x:t>96,590</x:t>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>96,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>95,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>