--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be29ad3acf346d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a370e3303d049ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0e14c5f9b74f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd1f7713b6a4718"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62b9c6fd54874ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0e14c5f9b74f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0134aefaef2544ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd1f7713b6a4718" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,590</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>97,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,490</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,320</x:t>
-[...323 lines deleted...]
-          <x:t>94,930</x:t>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>