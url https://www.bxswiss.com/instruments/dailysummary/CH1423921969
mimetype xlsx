--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf102ed07b574090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ad81381dc7414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ca5a9f946748a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfbf9e96d64b478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc84467887a9e481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ca5a9f946748a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfe143fcb32242e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfbf9e96d64b478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>