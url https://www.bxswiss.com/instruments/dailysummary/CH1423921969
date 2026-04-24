--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ad81381dc7414f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822565dcc6db4bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfbf9e96d64b478d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5b501fbeb746bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfe143fcb32242e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfbf9e96d64b478d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d609e017034459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5b501fbeb746bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>96,150</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>18.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,300</x:t>
-[...306 lines deleted...]
-          <x:t>95,230</x:t>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>