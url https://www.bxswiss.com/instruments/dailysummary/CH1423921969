--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822565dcc6db4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f62fa925a04e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b5b501fbeb746bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb1e664f49aa4af0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d609e017034459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b5b501fbeb746bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73a1a7d0cb441f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb1e664f49aa4af0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,340</x:t>
-[...43 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>95,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>95,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,540</x:t>
-[...43 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,410</x:t>
-[...63 lines deleted...]
-          <x:t>97,530</x:t>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>