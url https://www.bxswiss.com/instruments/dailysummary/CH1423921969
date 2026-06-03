--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f62fa925a04e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a31c2799d204864" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb1e664f49aa4af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a410688c3b4366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73a1a7d0cb441f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb1e664f49aa4af0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47af431d8cb442b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a410688c3b4366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>95,620</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,540</x:t>
-[...43 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,750</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>96,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>