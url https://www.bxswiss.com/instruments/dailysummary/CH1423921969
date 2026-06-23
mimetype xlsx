--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a31c2799d204864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db507a4712646a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a410688c3b4366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e975bd06654959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47af431d8cb442b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a410688c3b4366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72207ac077ce4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e975bd06654959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,670</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,190</x:t>
-[...345 lines deleted...]
-          <x:t>97,080</x:t>
+          <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,730</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>95,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>