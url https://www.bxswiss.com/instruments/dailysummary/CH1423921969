--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db507a4712646a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3de5bb20f3448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e975bd06654959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R100bd87df7f54143"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72207ac077ce4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e975bd06654959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref730ae84ee547f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R100bd87df7f54143" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,710</x:t>
-[...522 lines deleted...]
-          <x:t>96,730</x:t>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>