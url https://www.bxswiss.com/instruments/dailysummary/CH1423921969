--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3de5bb20f3448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3976c7febd0b41fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R100bd87df7f54143"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98ecf6ad9214afd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref730ae84ee547f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R100bd87df7f54143" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7766f5bb8d6d4b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98ecf6ad9214afd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>96,850</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>97,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,650</x:t>
-[...58 lines deleted...]
-          <x:t>98,030</x:t>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>