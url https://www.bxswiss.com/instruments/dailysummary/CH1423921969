--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3976c7febd0b41fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fccdd7c810a4e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98ecf6ad9214afd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ee653a2e8e41ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7766f5bb8d6d4b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98ecf6ad9214afd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a284ea7fd94a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ee653a2e8e41ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>98,840</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,100</x:t>
-[...16 lines deleted...]
-          <x:t>98,810</x:t>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>09.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>98,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,430</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,830</x:t>
-[...328 lines deleted...]
-          <x:t>97,500</x:t>
+          <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>