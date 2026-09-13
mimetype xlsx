--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fccdd7c810a4e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe38e130cb734b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ee653a2e8e41ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0752f9c15df34711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a284ea7fd94a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ee653a2e8e41ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d69664097944dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0752f9c15df34711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,590</x:t>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...477 lines deleted...]
-          <x:t>97,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,090</x:t>
-[...6 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>97,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,220</x:t>
-[...53 lines deleted...]
-          <x:t>97,610</x:t>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>