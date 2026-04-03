--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d715b887ec84a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7399c6339ba4552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2ae1ce4578483e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a0431a54aa45fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red54a26041f34161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2ae1ce4578483e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d05e422a2fb4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a0431a54aa45fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.40% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,180</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,060</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,890</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>