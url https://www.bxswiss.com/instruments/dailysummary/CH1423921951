--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7399c6339ba4552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc26872b5dd489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a0431a54aa45fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f8caccf8ac4b27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d05e422a2fb4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a0431a54aa45fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8acaeeeb631e4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f8caccf8ac4b27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.40% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>96,740</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,510</x:t>
-[...11 lines deleted...]
-          <x:t>96,650</x:t>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,310</x:t>
-[...16 lines deleted...]
-          <x:t>96,550</x:t>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,260</x:t>
-[...11 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,140</x:t>
-[...360 lines deleted...]
-          <x:t>96,310</x:t>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>