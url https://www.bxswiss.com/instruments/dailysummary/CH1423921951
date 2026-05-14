--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc26872b5dd489a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfacc50b61764798" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f8caccf8ac4b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59ac3c23097491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8acaeeeb631e4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f8caccf8ac4b27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a2d8b7ecf4473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59ac3c23097491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.40% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>96,290</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,140</x:t>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,000</x:t>
-[...43 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,040</x:t>
-[...48 lines deleted...]
-          <x:t>96,430</x:t>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,110</x:t>
-[...80 lines deleted...]
-          <x:t>96,820</x:t>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>98,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>