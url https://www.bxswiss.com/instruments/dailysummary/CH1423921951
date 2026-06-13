--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfacc50b61764798" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9df214999b944952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59ac3c23097491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bbf1a2382bf442a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a2d8b7ecf4473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59ac3c23097491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd96e72c3442647d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bbf1a2382bf442a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.40% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>97,360</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>97,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,950</x:t>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>97,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>97,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>