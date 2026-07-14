--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9df214999b944952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c94e7f0854408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bbf1a2382bf442a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d0f7de3fc146a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd96e72c3442647d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bbf1a2382bf442a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe62616c4e34a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d0f7de3fc146a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.40% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,620</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,550</x:t>
-[...70 lines deleted...]
-          <x:t>97,570</x:t>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,530</x:t>
-[...43 lines deleted...]
-          <x:t>98,040</x:t>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>98,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,510</x:t>
-[...16 lines deleted...]
-          <x:t>98,590</x:t>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,530</x:t>
-[...328 lines deleted...]
-          <x:t>98,290</x:t>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>