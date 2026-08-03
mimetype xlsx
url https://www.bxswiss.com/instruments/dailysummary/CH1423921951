--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c94e7f0854408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d0ca9a3db34f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d0f7de3fc146a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a9558bda4454170"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe62616c4e34a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d0f7de3fc146a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe734239c22642ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a9558bda4454170" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.40% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,700</x:t>
-[...31 lines deleted...]
-          <x:t>98,710</x:t>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>99,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>