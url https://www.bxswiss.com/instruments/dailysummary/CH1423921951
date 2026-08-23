--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d0ca9a3db34f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re71e7373336a481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a9558bda4454170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc73a085648c411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe734239c22642ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a9558bda4454170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283cf31ad0ea4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc73a085648c411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.40% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,050</x:t>
-[...43 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,190</x:t>
-[...107 lines deleted...]
-          <x:t>99,100</x:t>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,140</x:t>
-[...156 lines deleted...]
-          <x:t>98,520</x:t>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>98,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,040</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>98,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>