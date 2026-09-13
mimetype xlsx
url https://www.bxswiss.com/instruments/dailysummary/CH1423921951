--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re71e7373336a481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75bc4e9bda834d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc73a085648c411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R725d2c0ebb2a4920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283cf31ad0ea4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc73a085648c411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225ef1cca9074f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R725d2c0ebb2a4920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.40% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,950</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>27.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,190</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,590</x:t>
-[...70 lines deleted...]
-          <x:t>98,820</x:t>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,700</x:t>
-[...26 lines deleted...]
-          <x:t>99,040</x:t>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>