--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30a09a3ccf0486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b67cbe4a66f4e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9e2f8c928d4673"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061cdb5b22f44394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cbcd384b4764dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9e2f8c928d4673" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6201d563544640c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061cdb5b22f44394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,800</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>96,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>96,530</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>96,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>