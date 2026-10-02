--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b67cbe4a66f4e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d9156c134e494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061cdb5b22f44394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f06e27600f4690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6201d563544640c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061cdb5b22f44394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re393d7f0b4e64e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f06e27600f4690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>96,530</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>95,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>95,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,780</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,790</x:t>
-[...4 lines deleted...]
-          <x:t>94,840</x:t>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>