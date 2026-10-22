--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d9156c134e494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cb536f0ba05494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f06e27600f4690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce72f31123d425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re393d7f0b4e64e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f06e27600f4690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra66846f7bab94d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce72f31123d425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>95,940</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,780</x:t>
-[...70 lines deleted...]
-          <x:t>96,520</x:t>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>93,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>