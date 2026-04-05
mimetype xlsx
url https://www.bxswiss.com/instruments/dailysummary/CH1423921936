--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d45f2a24491447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9074f33fcba24dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159057b50bc74875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7f8752104740a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a62160ce8d4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159057b50bc74875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d5bcdfaf2094310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7f8752104740a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>95,790</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,340</x:t>
-[...442 lines deleted...]
-        <x:is>
           <x:t>94,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,650</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>93,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,080</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>