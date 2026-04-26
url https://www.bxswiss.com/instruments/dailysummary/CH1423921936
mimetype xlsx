--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9074f33fcba24dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2077578f194619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7f8752104740a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9df9a9f94a4450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d5bcdfaf2094310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7f8752104740a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5e9d8f16622458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9df9a9f94a4450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>94,650</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,410</x:t>
-[...11 lines deleted...]
-          <x:t>93,480</x:t>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>94,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>93,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>