--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2077578f194619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c13c1f3be1492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9df9a9f94a4450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a1e64ca8254e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5e9d8f16622458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9df9a9f94a4450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9b1c14e30a4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a1e64ca8254e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,990</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>93,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>93,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>93,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,260</x:t>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>95,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>