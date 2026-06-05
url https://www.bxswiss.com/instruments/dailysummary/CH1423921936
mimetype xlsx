--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c13c1f3be1492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd817323c6543b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a1e64ca8254e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red9e5a8b108b4b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9b1c14e30a4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a1e64ca8254e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a83f51e5d8423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red9e5a8b108b4b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,520</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,260</x:t>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>21.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,320</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>93,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,740</x:t>
-[...458 lines deleted...]
-          <x:t>94,680</x:t>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>