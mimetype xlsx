--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd817323c6543b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R951916ddd8f34bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red9e5a8b108b4b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436f66c647424871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a83f51e5d8423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red9e5a8b108b4b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b777a4e3f174d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436f66c647424871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>94,040</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,950</x:t>
-[...151 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,830</x:t>
+          <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,680</x:t>
-[...350 lines deleted...]
-          <x:t>94,140</x:t>
+          <x:t>95,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>