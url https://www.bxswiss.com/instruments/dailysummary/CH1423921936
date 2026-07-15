--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R951916ddd8f34bd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac49ae39d664ed1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436f66c647424871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c3d52e95994d21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b777a4e3f174d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436f66c647424871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re931aa6c73b94944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c3d52e95994d21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,750</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,630</x:t>
-[...544 lines deleted...]
-          <x:t>95,100</x:t>
+          <x:t>96,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>