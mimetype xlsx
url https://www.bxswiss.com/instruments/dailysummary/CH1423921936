--- v11 (2026-07-15)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac49ae39d664ed1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0baae15338d04d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c3d52e95994d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40ffed3ed894c4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re931aa6c73b94944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c3d52e95994d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9329bb84f3b449a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40ffed3ed894c4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>95,330</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>96,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,090</x:t>
-[...43 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,640</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,420</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,440</x:t>
-[...107 lines deleted...]
-          <x:t>96,490</x:t>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>