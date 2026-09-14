--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0baae15338d04d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f728c4697f948bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40ffed3ed894c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd24f3515a93a4057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9329bb84f3b449a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40ffed3ed894c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fd849c628a14ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd24f3515a93a4057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Multi Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423921936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,770</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>96,130</x:t>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,800</x:t>
-[...237 lines deleted...]
-          <x:t>95,910</x:t>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,870</x:t>
-[...107 lines deleted...]
-          <x:t>96,220</x:t>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>