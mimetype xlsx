--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f71d7b62ae453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e019e7bac04c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad971124933840f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad3be925d0e4c23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c4b46f987b4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad971124933840f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dc549fe879b48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad3be925d0e4c23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on STOXX® Europe 600 Price Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423920466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>115,875</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,550</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>112,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,665</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>