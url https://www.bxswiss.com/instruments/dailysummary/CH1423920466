--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e019e7bac04c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835b20fd6eac4e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad3be925d0e4c23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c811c1fa1cc40a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dc549fe879b48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad3be925d0e4c23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b227b75436a4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c811c1fa1cc40a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on STOXX® Europe 600 Price Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423920466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,665</x:t>
-[...549 lines deleted...]
-          <x:t>111,065</x:t>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>