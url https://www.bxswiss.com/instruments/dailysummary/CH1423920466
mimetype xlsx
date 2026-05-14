--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835b20fd6eac4e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b9c7d991c04495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c811c1fa1cc40a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2976c7ee60ac4dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b227b75436a4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c811c1fa1cc40a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9645b5fd04d473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2976c7ee60ac4dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on STOXX® Europe 600 Price Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423920466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>116,095</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,450</x:t>
-[...26 lines deleted...]
-          <x:t>114,145</x:t>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>115,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,030</x:t>
-[...156 lines deleted...]
-          <x:t>115,190</x:t>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,770</x:t>
-[...4 lines deleted...]
-          <x:t>115,875</x:t>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>