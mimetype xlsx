--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b9c7d991c04495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd10849f1248444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2976c7ee60ac4dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119c62182bdd41a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9645b5fd04d473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2976c7ee60ac4dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7041856d4d945c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119c62182bdd41a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on STOXX® Europe 600 Price Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423920466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,220</x:t>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>116,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,725</x:t>
-[...377 lines deleted...]
-          <x:t>115,370</x:t>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>