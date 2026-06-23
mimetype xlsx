--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd10849f1248444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b867f6cf9a4b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119c62182bdd41a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6a090219c174a53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7041856d4d945c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119c62182bdd41a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043a66d3ecf84276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6a090219c174a53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on STOXX® Europe 600 Price Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423920466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>