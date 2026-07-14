--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b867f6cf9a4b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e3575ccd1b41eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6a090219c174a53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0fcc9d680947e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043a66d3ecf84276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6a090219c174a53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e25234ec6514dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0fcc9d680947e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on STOXX® Europe 600 Price Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423920466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>