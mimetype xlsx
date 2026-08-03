--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e3575ccd1b41eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R371a5a4cb99e41fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0fcc9d680947e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1727062be77e4802"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e25234ec6514dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0fcc9d680947e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299f6a23b889490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1727062be77e4802" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on STOXX® Europe 600 Price Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423920466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>122,060</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,060</x:t>
-[...178 lines deleted...]
-          <x:t>122,610</x:t>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,975</x:t>
-[...48 lines deleted...]
-          <x:t>123,775</x:t>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,405</x:t>
-[...6 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,070</x:t>
-[...225 lines deleted...]
-          <x:t>123,335</x:t>
+          <x:t>123,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>