--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R371a5a4cb99e41fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e53cabcbd54940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1727062be77e4802"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc483198116e4be5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299f6a23b889490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1727062be77e4802" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde519f9806a141de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc483198116e4be5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on STOXX® Europe 600 Price Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423920466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>125,995</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>125,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>