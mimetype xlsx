--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e53cabcbd54940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9f5adbc4af4368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc483198116e4be5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bef8bb76aac4d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde519f9806a141de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc483198116e4be5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aedf5f189434a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bef8bb76aac4d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on STOXX® Europe 600 Price Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423920466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,755</x:t>
-[...112 lines deleted...]
-          <x:t>125,280</x:t>
+          <x:t>126,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...397 lines deleted...]
-          <x:t>126,875</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>