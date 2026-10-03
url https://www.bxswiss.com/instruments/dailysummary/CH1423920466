--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9f5adbc4af4368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718ab489e36f4dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bef8bb76aac4d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6903c0f56fc64d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aedf5f189434a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bef8bb76aac4d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdcf39088ddc4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6903c0f56fc64d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on STOXX® Europe 600 Price Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423920466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>