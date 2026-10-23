--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718ab489e36f4dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racabe80e04604df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6903c0f56fc64d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc286b29590fe4777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdcf39088ddc4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6903c0f56fc64d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc094e78142834636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc286b29590fe4777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on STOXX® Europe 600 Price Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423920466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>125,230</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,485</x:t>
-[...48 lines deleted...]
-          <x:t>122,760</x:t>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>123,525</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,430</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>122,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,755</x:t>
-[...296 lines deleted...]
-          <x:t>120,815</x:t>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>