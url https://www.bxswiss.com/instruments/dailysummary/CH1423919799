--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca7fdde7b27e4ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0005e991255445a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19fff710f8f24282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73f3eac1ff24392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc135ebf13bf4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19fff710f8f24282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dad8f673b49473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73f3eac1ff24392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423919799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>91,350</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,170</x:t>
-[...97 lines deleted...]
-          <x:t>93,460</x:t>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,680</x:t>
-[...313 lines deleted...]
-          <x:t>92,830</x:t>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,300</x:t>
-[...188 lines deleted...]
-          <x:t>91,740</x:t>
+          <x:t>92,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>