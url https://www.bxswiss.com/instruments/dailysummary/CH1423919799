--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0005e991255445a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ccdd922e5e4d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73f3eac1ff24392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3570e125d5d14110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dad8f673b49473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73f3eac1ff24392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ba5b21c98844f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3570e125d5d14110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423919799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>92,830</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,300</x:t>
-[...33 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,290</x:t>
-[...220 lines deleted...]
-          <x:t>93,360</x:t>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...289 lines deleted...]
-          <x:t>92,450</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>