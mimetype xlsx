--- v8 (2026-04-24)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ccdd922e5e4d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b8af028a004708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3570e125d5d14110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffdadcd392e542d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ba5b21c98844f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3570e125d5d14110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd477635a3c42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffdadcd392e542d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423919799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>91,790</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,600</x:t>
-[...431 lines deleted...]
-          <x:t>94,500</x:t>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>