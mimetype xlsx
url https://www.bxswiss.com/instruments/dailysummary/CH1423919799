--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b8af028a004708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42fcb6b063c404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffdadcd392e542d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b1f24bbf574b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd477635a3c42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffdadcd392e542d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76f4ac89fbb04ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b1f24bbf574b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423919799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,110</x:t>
-[...340 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>92,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>93,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>89,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>90,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>