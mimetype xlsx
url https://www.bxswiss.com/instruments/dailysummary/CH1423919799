--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42fcb6b063c404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883f588721d6476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b1f24bbf574b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3307f5d6e64ff4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76f4ac89fbb04ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b1f24bbf574b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7c71535f7a43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3307f5d6e64ff4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423919799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,610</x:t>
-[...178 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,440</x:t>
-[...306 lines deleted...]
-          <x:t>88,210</x:t>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>