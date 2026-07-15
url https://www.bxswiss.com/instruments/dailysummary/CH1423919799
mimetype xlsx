--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883f588721d6476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c047d8afd394905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3307f5d6e64ff4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54a523700ef429f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7c71535f7a43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3307f5d6e64ff4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb17484c9bee472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54a523700ef429f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423919799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>