--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c047d8afd394905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f520b4bc6e44bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54a523700ef429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc966c0626d2b48ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb17484c9bee472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54a523700ef429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf368bce743a24593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc966c0626d2b48ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423919799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>95,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,880</x:t>
-[...70 lines deleted...]
-          <x:t>95,870</x:t>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,660</x:t>
-[...58 lines deleted...]
-          <x:t>97,500</x:t>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>