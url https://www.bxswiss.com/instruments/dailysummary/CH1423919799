--- v13 (2026-08-04)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f520b4bc6e44bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b3182d0549440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc966c0626d2b48ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d0095281e844657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf368bce743a24593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc966c0626d2b48ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a2c24f61c241f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d0095281e844657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423919799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>95,870</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,660</x:t>
-[...156 lines deleted...]
-          <x:t>98,540</x:t>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,580</x:t>
-[...296 lines deleted...]
-          <x:t>97,280</x:t>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>