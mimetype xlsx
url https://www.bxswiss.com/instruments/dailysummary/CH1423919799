--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b3182d0549440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd847271f58f8498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d0095281e844657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d98af8765f74079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a2c24f61c241f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d0095281e844657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c82406fd8ea4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d98af8765f74079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423919799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>98,680</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,170</x:t>
-[...274 lines deleted...]
-          <x:t>99,490</x:t>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>