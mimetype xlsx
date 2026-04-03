--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de784fd26f143df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e15a93c2b543f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aedd06188b1458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c4129ec0474ff4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a4e9c4723a418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aedd06188b1458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc031741b2b294cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c4129ec0474ff4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423919757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>100,260</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>