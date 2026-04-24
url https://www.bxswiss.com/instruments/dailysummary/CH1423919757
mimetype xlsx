--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e15a93c2b543f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ec75b045604f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c4129ec0474ff4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4621568653e342a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc031741b2b294cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c4129ec0474ff4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d83058289d14ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4621568653e342a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423919757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>98,930</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,220</x:t>
-[...539 lines deleted...]
-          <x:t>97,720</x:t>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>