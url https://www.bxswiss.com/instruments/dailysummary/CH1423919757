--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ec75b045604f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa7d3038cd64d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4621568653e342a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed28c74b1f14564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d83058289d14ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4621568653e342a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac2c4ac9e6843f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed28c74b1f14564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423919757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>