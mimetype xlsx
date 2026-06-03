--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa7d3038cd64d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca726b57408474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed28c74b1f14564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb36a315b0805441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac2c4ac9e6843f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed28c74b1f14564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6abae87bde4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb36a315b0805441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423919757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>