--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca726b57408474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfea56c80194657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb36a315b0805441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5742211f38714f8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6abae87bde4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb36a315b0805441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a7d36876e0542b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5742211f38714f8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423919757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>101,465</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,425</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>