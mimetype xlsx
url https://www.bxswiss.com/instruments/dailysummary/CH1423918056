--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9f1a9af35234de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54aa5d2548ec4651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c8f30d4409426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb5c261a7a1049eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c0b8a4aa324cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c8f30d4409426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28939650bf204055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb5c261a7a1049eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423918056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>100,995</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,440</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>