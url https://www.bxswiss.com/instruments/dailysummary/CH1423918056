--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54aa5d2548ec4651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f278ba318a4ae5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb5c261a7a1049eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91de42af404f4f8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28939650bf204055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb5c261a7a1049eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf77d2fdb72c541e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91de42af404f4f8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423918056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,755</x:t>
-[...26 lines deleted...]
-          <x:t>100,705</x:t>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>98,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>