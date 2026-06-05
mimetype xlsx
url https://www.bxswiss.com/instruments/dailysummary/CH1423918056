--- v7 (2026-04-25)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f278ba318a4ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda46461cf5154c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91de42af404f4f8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1cfa9eca42c4f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf77d2fdb72c541e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91de42af404f4f8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec19764c2e2643bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1cfa9eca42c4f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423918056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>96,070</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,650</x:t>
-[...85 lines deleted...]
-          <x:t>99,460</x:t>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>97,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>