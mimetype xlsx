--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re393938682984e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2eb407a12e74525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77e707f7d9b4fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3472bd10ac544b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350cd24b0b594d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77e707f7d9b4fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c502ad190a44071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3472bd10ac544b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423917603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>