--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2eb407a12e74525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6bcd33cbd846ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3472bd10ac544b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb468922ce0c84a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c502ad190a44071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3472bd10ac544b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7da253ab7334d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb468922ce0c84a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423917603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>102,440</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,300</x:t>
-[...593 lines deleted...]
-          <x:t>99,830</x:t>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>