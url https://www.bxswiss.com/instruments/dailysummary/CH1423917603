--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6bcd33cbd846ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d83ee29a4834405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb468922ce0c84a87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54424abaeda84bbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7da253ab7334d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb468922ce0c84a87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d62aeed8f3f4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54424abaeda84bbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423917603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>100,450</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,120</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>