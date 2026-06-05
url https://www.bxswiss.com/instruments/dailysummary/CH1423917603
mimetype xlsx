--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d83ee29a4834405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa389c1d100f421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54424abaeda84bbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9a6757ac6d44cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d62aeed8f3f4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54424abaeda84bbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e7ae42492544fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9a6757ac6d44cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Comet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423917603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>102,230</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,100</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>