--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d89e2f3334b4f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ade15e7bc84b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66592f71cc994626"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70dd1fb5f89343a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fed7231f9b24525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66592f71cc994626" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re961ce6c478246a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70dd1fb5f89343a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423917454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>101,575</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,575</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>