--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ade15e7bc84b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c005635f520461f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70dd1fb5f89343a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567ff5159b374650"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re961ce6c478246a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70dd1fb5f89343a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a0ef38328c4386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567ff5159b374650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423917454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,695</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,470</x:t>
-[...566 lines deleted...]
-          <x:t>97,470</x:t>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>