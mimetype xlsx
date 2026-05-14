--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c005635f520461f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48dd3830a44465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567ff5159b374650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca5c538d1a874836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a0ef38328c4386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567ff5159b374650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2073c59e104c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca5c538d1a874836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423917454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>98,570</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,570</x:t>
-[...38 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,490</x:t>
-[...11 lines deleted...]
-          <x:t>99,280</x:t>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,140</x:t>
-[...43 lines deleted...]
-          <x:t>99,230</x:t>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,800</x:t>
-[...166 lines deleted...]
-          <x:t>99,460</x:t>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>