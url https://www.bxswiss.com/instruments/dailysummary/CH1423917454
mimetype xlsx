--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48dd3830a44465f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a36dee3f10646be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca5c538d1a874836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree2c4897f3ec4fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2073c59e104c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca5c538d1a874836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d81004e4cf4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree2c4897f3ec4fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423917454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>99,230</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,800</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,090</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>