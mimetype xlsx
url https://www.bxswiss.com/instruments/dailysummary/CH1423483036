--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re798884acf9243b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6674fb08ef714030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfc41f9a919c4c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e2b1cac43b4485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fc47a5385564fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfc41f9a919c4c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be831ddd6964e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e2b1cac43b4485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.25% p.a. JB Barrier Reverse Convertible (70%) auf Sika AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423483036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>67,175</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,775</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>64,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,900</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>