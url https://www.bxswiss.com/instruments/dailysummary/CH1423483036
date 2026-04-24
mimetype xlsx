--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6674fb08ef714030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5899300626e14dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e2b1cac43b4485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R455529e04b4149af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be831ddd6964e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e2b1cac43b4485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3be22c2ee2344183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R455529e04b4149af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.25% p.a. JB Barrier Reverse Convertible (70%) auf Sika AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423483036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>65,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>64,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,325</x:t>
-[...539 lines deleted...]
-          <x:t>57,950</x:t>
+          <x:t>64,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>