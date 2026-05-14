--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5899300626e14dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a51abb8f1754799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R455529e04b4149af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d9b195cbe14297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3be22c2ee2344183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R455529e04b4149af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1fe9891c0354025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d9b195cbe14297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.25% p.a. JB Barrier Reverse Convertible (70%) auf Sika AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423483036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>59,600</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,600</x:t>
-[...53 lines deleted...]
-          <x:t>60,650</x:t>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...235 lines deleted...]
-          <x:t>64,275</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>