--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a51abb8f1754799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93de81bcd7c4827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d9b195cbe14297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9afedd196834498a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1fe9891c0354025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d9b195cbe14297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R915dfc2fb3ba4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9afedd196834498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.25% p.a. JB Barrier Reverse Convertible (70%) auf Sika AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423483036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>60,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,000</x:t>
-[...16 lines deleted...]
-          <x:t>65,125</x:t>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,750</x:t>
-[...21 lines deleted...]
-          <x:t>65,625</x:t>
+          <x:t>64,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,725</x:t>
-[...151 lines deleted...]
-          <x:t>64,900</x:t>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,275</x:t>
-[...350 lines deleted...]
-          <x:t>61,100</x:t>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>