--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93de81bcd7c4827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69aaca3b37fd4b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9afedd196834498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53592427e2ed41fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R915dfc2fb3ba4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9afedd196834498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a61e2dca4884e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53592427e2ed41fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.25% p.a. JB Barrier Reverse Convertible (70%) auf Sika AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423483036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>65,725</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>67,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>65,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>66,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>