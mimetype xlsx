--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69aaca3b37fd4b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d63f80b8814730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53592427e2ed41fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50102a1b28e542d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a61e2dca4884e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53592427e2ed41fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re32fcd94ade443bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50102a1b28e542d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.25% p.a. JB Barrier Reverse Convertible (70%) auf Sika AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423483036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>70,075</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,000</x:t>
-[...340 lines deleted...]
-          <x:t>70,075</x:t>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,800</x:t>
-[...222 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>67,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>