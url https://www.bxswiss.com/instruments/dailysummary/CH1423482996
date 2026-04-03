--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R836caa0c671f4b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb422fe73f707495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3afeb8dc4ad475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27da76b9f2f74d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d594eb6a07466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3afeb8dc4ad475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58893ea437524132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27da76b9f2f74d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. JB Barrier Reverse Convertible (65%) auf Sulzer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,300</x:t>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,200</x:t>
-[...183 lines deleted...]
-          <x:t>100,100</x:t>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>06.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>100,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>