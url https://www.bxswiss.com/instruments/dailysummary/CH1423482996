--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb422fe73f707495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d89286ab6ee49b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27da76b9f2f74d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce9531710c734d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58893ea437524132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27da76b9f2f74d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0097aa82389c43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce9531710c734d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. JB Barrier Reverse Convertible (65%) auf Sulzer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,400</x:t>
-[...60 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,450</x:t>
-[...53 lines deleted...]
-          <x:t>100,300</x:t>
+          <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,300</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>100,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>