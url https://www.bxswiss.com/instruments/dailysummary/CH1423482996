--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d89286ab6ee49b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b03d3fdfa2c42cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce9531710c734d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef245bc722749a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0097aa82389c43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce9531710c734d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e36d206e76148d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef245bc722749a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. JB Barrier Reverse Convertible (65%) auf Sulzer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,700</x:t>
-[...11 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,850</x:t>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>98,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>