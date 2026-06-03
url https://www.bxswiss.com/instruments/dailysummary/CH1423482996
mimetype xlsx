--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b03d3fdfa2c42cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5599f7c995ec45df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef245bc722749a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2996caf630be4cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e36d206e76148d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef245bc722749a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R248f2ca80cad4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2996caf630be4cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. JB Barrier Reverse Convertible (65%) auf Sulzer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>100,800</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>100,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,200</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,300</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,950</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>99,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>