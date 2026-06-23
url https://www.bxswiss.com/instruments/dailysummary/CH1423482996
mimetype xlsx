--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5599f7c995ec45df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d27e752cf74bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2996caf630be4cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccf38a3633324d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R248f2ca80cad4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2996caf630be4cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8a4a76547d48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccf38a3633324d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. JB Barrier Reverse Convertible (65%) auf Sulzer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...420 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>99,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>