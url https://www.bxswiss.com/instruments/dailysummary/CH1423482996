--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d27e752cf74bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190da3ef6e24401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccf38a3633324d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c869d75fec4109"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8a4a76547d48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccf38a3633324d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a44108e3144dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c869d75fec4109" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. JB Barrier Reverse Convertible (65%) auf Sulzer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,500</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>99,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>