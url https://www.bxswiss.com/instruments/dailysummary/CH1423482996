--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190da3ef6e24401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be46b88f27f4423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c869d75fec4109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031e548b23684d36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a44108e3144dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c869d75fec4109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d003ce2fe94cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031e548b23684d36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. JB Barrier Reverse Convertible (65%) auf Sulzer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,800</x:t>
-[...11 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,450</x:t>
-[...21 lines deleted...]
-          <x:t>99,700</x:t>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,300</x:t>
-[...178 lines deleted...]
-          <x:t>99,650</x:t>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>99,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>