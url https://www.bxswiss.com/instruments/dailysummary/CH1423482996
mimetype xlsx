--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be46b88f27f4423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25bf1a645aa544bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031e548b23684d36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7def39cda940c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d003ce2fe94cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031e548b23684d36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8901b74e38742f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7def39cda940c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. JB Barrier Reverse Convertible (65%) auf Sulzer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>98,350</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>10.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,900</x:t>
-[...183 lines deleted...]
-          <x:t>100,150</x:t>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,400</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>100,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>