--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1d3b42f1db4dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d307a23c1d43a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59e4f78b56a4f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde1ee8cbead4c3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e58afb89944825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59e4f78b56a4f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2976e0a36f104399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde1ee8cbead4c3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Barrier Reverse Convertible (50%) auf DocMorris AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,250</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>57,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,100</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>