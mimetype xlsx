--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d307a23c1d43a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa4693ac9184730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde1ee8cbead4c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8de39052684ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2976e0a36f104399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde1ee8cbead4c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458ec09676a842d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8de39052684ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Barrier Reverse Convertible (50%) auf DocMorris AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,100</x:t>
+          <x:t>56,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,775</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>55,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,800</x:t>
-[...522 lines deleted...]
-          <x:t>55,975</x:t>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>