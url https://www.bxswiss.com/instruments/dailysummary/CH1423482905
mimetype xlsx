--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa4693ac9184730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb115cdc21435443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8de39052684ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd01e435f46ec46e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458ec09676a842d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8de39052684ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0907f225e8de4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd01e435f46ec46e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Barrier Reverse Convertible (50%) auf DocMorris AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>