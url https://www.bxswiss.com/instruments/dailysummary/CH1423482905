--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb115cdc21435443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e4f278b8ae74421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd01e435f46ec46e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d94f88afdb64b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0907f225e8de4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd01e435f46ec46e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7a779782014c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d94f88afdb64b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Barrier Reverse Convertible (50%) auf DocMorris AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>70,975</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>80,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,475</x:t>
-[...6 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>76,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,375</x:t>
-[...129 lines deleted...]
-          <x:t>77,200</x:t>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,125</x:t>
-[...269 lines deleted...]
-          <x:t>75,525</x:t>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>