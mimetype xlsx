--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e4f278b8ae74421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3644512018664589" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d94f88afdb64b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2ab733b9854056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7a779782014c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d94f88afdb64b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e7f5218c6143b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2ab733b9854056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Barrier Reverse Convertible (50%) auf DocMorris AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>77,700</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,975</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>75,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...46 lines deleted...]
-          <x:t>76,625</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>