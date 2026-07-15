--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3644512018664589" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dde311e79d1471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2ab733b9854056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aabaf4fecd64967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e7f5218c6143b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2ab733b9854056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc89bb248cfb4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aabaf4fecd64967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Barrier Reverse Convertible (50%) auf DocMorris AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>79,300</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>80,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>83,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...73 lines deleted...]
-          <x:t>81,950</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>