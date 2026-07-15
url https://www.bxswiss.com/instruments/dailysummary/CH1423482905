--- v10 (2026-07-15)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dde311e79d1471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92def55340724f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aabaf4fecd64967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6591f2290f5f4a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc89bb248cfb4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aabaf4fecd64967" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra61ce9fcaaa74971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6591f2290f5f4a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.50% p.a. JB Barrier Reverse Convertible (50%) auf DocMorris AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -740,28 +740,55 @@
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,525</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>