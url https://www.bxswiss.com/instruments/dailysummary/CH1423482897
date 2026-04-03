--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260e5202db3b425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a44c83e3494e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6733870464bb48cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4858e15d9b4c90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb659ddb186d74668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6733870464bb48cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ebdf857f743426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4858e15d9b4c90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (75%) auf Siegfried Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>81,600</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>85,025</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,875</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>81,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,425</x:t>
-[...232 lines deleted...]
-          <x:t>82,200</x:t>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,100</x:t>
-[...107 lines deleted...]
-          <x:t>81,350</x:t>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>