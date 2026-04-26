--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a44c83e3494e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eaa4259e91041f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b4858e15d9b4c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b2f56d76a94074"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ebdf857f743426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b4858e15d9b4c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb60400f901194f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b2f56d76a94074" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (75%) auf Siegfried Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>85,725</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,975</x:t>
-[...21 lines deleted...]
-          <x:t>83,500</x:t>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>85,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,375</x:t>
-[...539 lines deleted...]
-          <x:t>81,000</x:t>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>