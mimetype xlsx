--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eaa4259e91041f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90a0c525af84051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b2f56d76a94074"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5459c4ceb84e42fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb60400f901194f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b2f56d76a94074" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4498c375b9724565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5459c4ceb84e42fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (75%) auf Siegfried Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>75,500</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,500</x:t>
-[...134 lines deleted...]
-          <x:t>79,150</x:t>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>79,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>