--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90a0c525af84051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbddc84c2e0941d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5459c4ceb84e42fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98a0c0012d2480d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4498c375b9724565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5459c4ceb84e42fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R670f3bd9beab4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98a0c0012d2480d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (75%) auf Siegfried Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>83,950</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,375</x:t>
-[...21 lines deleted...]
-          <x:t>85,625</x:t>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,150</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>83,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,000</x:t>
-[...26 lines deleted...]
-          <x:t>81,200</x:t>
+          <x:t>84,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>05.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,600</x:t>
-[...225 lines deleted...]
-          <x:t>80,800</x:t>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>