--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbddc84c2e0941d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51627ee728d74fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98a0c0012d2480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a8336276f36406a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R670f3bd9beab4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98a0c0012d2480d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e648354a89044f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a8336276f36406a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (75%) auf Siegfried Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>82,950</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...558 lines deleted...]
-          <x:t>80,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,350</x:t>
-[...6 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,300</x:t>
-[...9 lines deleted...]
-          <x:t>81,750</x:t>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>