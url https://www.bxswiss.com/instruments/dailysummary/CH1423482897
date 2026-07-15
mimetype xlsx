--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51627ee728d74fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015dfae8ddc54330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a8336276f36406a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ff3b037e334696"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e648354a89044f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a8336276f36406a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d647e95238e4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ff3b037e334696" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (75%) auf Siegfried Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>