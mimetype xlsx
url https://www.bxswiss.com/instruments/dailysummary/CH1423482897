--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015dfae8ddc54330" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d950ce4e6bf4a79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ff3b037e334696"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R020b1d1edb1b4daf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d647e95238e4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ff3b037e334696" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb960fc915c76490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R020b1d1edb1b4daf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (75%) auf Siegfried Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>77,350</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>74,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>71,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,925</x:t>
-[...377 lines deleted...]
-          <x:t>73,425</x:t>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>76,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>