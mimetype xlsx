--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re52343e4e8bf4b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3d2abff4c14a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b96c79878914e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca7847f06df46ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f764482b5f49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b96c79878914e98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f29b4e0abe34a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca7847f06df46ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (75%) auf Alcon Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,900</x:t>
-[...80 lines deleted...]
-          <x:t>81,250</x:t>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,100</x:t>
-[...124 lines deleted...]
-          <x:t>79,950</x:t>
+          <x:t>80,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,350</x:t>
-[...38 lines deleted...]
-          <x:t>79,150</x:t>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,850</x:t>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.02.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,700</x:t>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,150</x:t>
-[...205 lines deleted...]
-          <x:t>77,650</x:t>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,725</x:t>
-[...107 lines deleted...]
-          <x:t>81,150</x:t>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>