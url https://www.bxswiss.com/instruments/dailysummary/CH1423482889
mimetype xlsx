--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb3d2abff4c14a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72add57ef1df4c2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca7847f06df46ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33a727f01f1140be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f29b4e0abe34a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca7847f06df46ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d70bcb1cbb449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33a727f01f1140be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (75%) auf Alcon Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>81,800</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,250</x:t>
-[...21 lines deleted...]
-          <x:t>77,750</x:t>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>73,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>76,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>