--- v5 (2026-04-24)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72add57ef1df4c2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ea1894be4a4990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33a727f01f1140be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b651444f78405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d70bcb1cbb449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33a727f01f1140be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea1856ecedd4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b651444f78405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (75%) auf Alcon Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,625</x:t>
-[...576 lines deleted...]
-          <x:t>75,025</x:t>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>