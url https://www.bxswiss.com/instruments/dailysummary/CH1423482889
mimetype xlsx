--- v6 (2026-05-15)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ea1894be4a4990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cbf16e9d0494394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b651444f78405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cdb0aaba38e46ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea1856ecedd4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b651444f78405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bdf66c92ba1456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cdb0aaba38e46ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (75%) auf Alcon Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>