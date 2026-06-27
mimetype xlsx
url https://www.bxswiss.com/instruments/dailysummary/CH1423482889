--- v7 (2026-06-06)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cbf16e9d0494394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6b3bacf522403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cdb0aaba38e46ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e22ca19a9f14744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bdf66c92ba1456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cdb0aaba38e46ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb629a94c1bd4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e22ca19a9f14744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (75%) auf Alcon Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>64,200</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,175</x:t>
+          <x:t>65,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,875</x:t>
-[...11 lines deleted...]
-          <x:t>63,450</x:t>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,400</x:t>
-[...151 lines deleted...]
-          <x:t>63,450</x:t>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,350</x:t>
-[...102 lines deleted...]
-          <x:t>67,875</x:t>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,125</x:t>
-[...242 lines deleted...]
-          <x:t>66,825</x:t>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>