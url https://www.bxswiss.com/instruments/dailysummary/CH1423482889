--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6b3bacf522403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf942396b01a14da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e22ca19a9f14744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269170705f054510"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb629a94c1bd4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e22ca19a9f14744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a8d5e1b216458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269170705f054510" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (75%) auf Alcon Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>67,675</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>08.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,275</x:t>
-[...48 lines deleted...]
-          <x:t>67,575</x:t>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,575</x:t>
-[...16 lines deleted...]
-          <x:t>66,725</x:t>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,225</x:t>
-[...31 lines deleted...]
-          <x:t>68,325</x:t>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>