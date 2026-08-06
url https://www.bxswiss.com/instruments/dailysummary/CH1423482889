--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf942396b01a14da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b95d0ea2f0b41bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269170705f054510"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b6b6978c2c4b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a8d5e1b216458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269170705f054510" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40046078c0244b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b6b6978c2c4b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (75%) auf Alcon Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423482889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>65,575</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>67,025</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,025</x:t>
-[...11 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,225</x:t>
-[...414 lines deleted...]
-          <x:t>69,000</x:t>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>