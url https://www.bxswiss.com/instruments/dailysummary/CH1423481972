--- v5 (2026-03-17)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ede04c25cc4bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65603af859945ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3964606c3211410f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89296937101840c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e00dc13831541e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3964606c3211410f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c463ae6a1e4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89296937101840c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (80%) auf Nestle SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,900</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,900</x:t>
-[...75 lines deleted...]
-          <x:t>97,700</x:t>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,775</x:t>
-[...458 lines deleted...]
-          <x:t>97,650</x:t>
+          <x:t>96,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>