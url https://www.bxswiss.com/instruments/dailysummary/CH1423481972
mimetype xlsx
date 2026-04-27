--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65603af859945ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba6691696c24382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89296937101840c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d97366f44b4182"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c463ae6a1e4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89296937101840c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R838afdba61884049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d97366f44b4182" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (80%) auf Nestle SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,800</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>97,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,100</x:t>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,025</x:t>
-[...458 lines deleted...]
-          <x:t>96,525</x:t>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>