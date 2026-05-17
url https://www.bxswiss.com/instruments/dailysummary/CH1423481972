--- v7 (2026-04-27)
+++ v8 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba6691696c24382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4c662edd694df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d97366f44b4182"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re01d6ad0d05f4846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R838afdba61884049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d97366f44b4182" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520defd281814136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re01d6ad0d05f4846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (80%) auf Nestle SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,525</x:t>
-[...276 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>100,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>