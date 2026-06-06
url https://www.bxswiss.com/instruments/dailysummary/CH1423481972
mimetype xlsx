--- v8 (2026-05-17)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4c662edd694df6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630b85b324da426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re01d6ad0d05f4846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcad75f9a964bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520defd281814136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re01d6ad0d05f4846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2656d04181bc4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcad75f9a964bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (80%) auf Nestle SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>23.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>24.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,250</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>30.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,450</x:t>
+          <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,150</x:t>
-[...16 lines deleted...]
-          <x:t>99,450</x:t>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>98,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>