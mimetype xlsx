--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630b85b324da426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R378c05b477b04d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcad75f9a964bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b5987b841f4e89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2656d04181bc4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcad75f9a964bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ac2ac979644b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b5987b841f4e89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (80%) auf Nestle SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,050</x:t>
-[...254 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,800</x:t>
-[...75 lines deleted...]
-          <x:t>99,500</x:t>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,250</x:t>
-[...11 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,950</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>98,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>