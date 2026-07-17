--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R378c05b477b04d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700dbc61ae4f4f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b5987b841f4e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8f89b7f62847c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ac2ac979644b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b5987b841f4e89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7339114fe9444779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8f89b7f62847c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (80%) auf Nestle SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>99,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>28.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,050</x:t>
-[...576 lines deleted...]
-          <x:t>100,450</x:t>
+          <x:t>100,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>