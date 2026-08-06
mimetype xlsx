--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700dbc61ae4f4f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625be9415b6340e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8f89b7f62847c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e3768c152c4cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7339114fe9444779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8f89b7f62847c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d6b08cea1694a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e3768c152c4cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (80%) auf Nestle SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,650</x:t>
-[...26 lines deleted...]
-          <x:t>99,500</x:t>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>99,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,400</x:t>
-[...426 lines deleted...]
-          <x:t>100,000</x:t>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>