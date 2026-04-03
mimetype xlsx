--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf021b6f8a0c74355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0801e89fce4108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b372fdd0ed74505"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe1d8f2413194098"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154d869846cf499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b372fdd0ed74505" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R464b1ee2dbad4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe1d8f2413194098" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.30% p.a. JB Barrier Reverse Convertible (70%) auf Georg Fischer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>