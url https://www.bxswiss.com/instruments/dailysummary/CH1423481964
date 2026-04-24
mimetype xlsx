--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0801e89fce4108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb024fff68e484e95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe1d8f2413194098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98093ebaa425401c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R464b1ee2dbad4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe1d8f2413194098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R050d80e135f04861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98093ebaa425401c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.30% p.a. JB Barrier Reverse Convertible (70%) auf Georg Fischer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>65,625</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,975</x:t>
-[...43 lines deleted...]
-          <x:t>64,650</x:t>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>60,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>58,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>