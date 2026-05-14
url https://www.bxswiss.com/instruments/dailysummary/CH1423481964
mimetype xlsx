--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb024fff68e484e95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c931844cabd4050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98093ebaa425401c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762b079fc13a445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R050d80e135f04861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98093ebaa425401c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5013907843834631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762b079fc13a445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.30% p.a. JB Barrier Reverse Convertible (70%) auf Georg Fischer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,550</x:t>
-[...43 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,150</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>61,150</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>62,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>