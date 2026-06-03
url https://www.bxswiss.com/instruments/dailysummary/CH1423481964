--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c931844cabd4050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86118aaefabd4951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762b079fc13a445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35dcc93a71b24d8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5013907843834631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762b079fc13a445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9cbc71c5d7443c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35dcc93a71b24d8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.30% p.a. JB Barrier Reverse Convertible (70%) auf Georg Fischer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,400</x:t>
-[...16 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>63,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,800</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>62,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,250</x:t>
-[...247 lines deleted...]
-          <x:t>61,150</x:t>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>