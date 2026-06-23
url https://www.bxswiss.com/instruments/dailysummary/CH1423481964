--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86118aaefabd4951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2872c02d35e44ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35dcc93a71b24d8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41fa23f42644054"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9cbc71c5d7443c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35dcc93a71b24d8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1272025838564dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41fa23f42644054" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.30% p.a. JB Barrier Reverse Convertible (70%) auf Georg Fischer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>62,650</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>62,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>62,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,650</x:t>
-[...38 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,125</x:t>
-[...31 lines deleted...]
-          <x:t>63,250</x:t>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,650</x:t>
-[...63 lines deleted...]
-          <x:t>62,400</x:t>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>