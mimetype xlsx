--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2872c02d35e44ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1231ad81e51a4fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41fa23f42644054"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R623523216e414583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1272025838564dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41fa23f42644054" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d7b2b0401d44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R623523216e414583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.30% p.a. JB Barrier Reverse Convertible (70%) auf Georg Fischer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,350</x:t>
-[...16 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,100</x:t>
+          <x:t>64,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,775</x:t>
-[...11 lines deleted...]
-          <x:t>63,500</x:t>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>62,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,025</x:t>
-[...307 lines deleted...]
-        <x:is>
           <x:t>61,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,700</x:t>
-[...171 lines deleted...]
-          <x:t>61,500</x:t>
+          <x:t>62,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>