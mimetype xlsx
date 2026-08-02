--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1231ad81e51a4fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4f983633384dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R623523216e414583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f5870d0a60d4915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d7b2b0401d44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R623523216e414583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e408ca814754625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f5870d0a60d4915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.30% p.a. JB Barrier Reverse Convertible (70%) auf Georg Fischer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,250</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,200</x:t>
-[...544 lines deleted...]
-          <x:t>62,200</x:t>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>