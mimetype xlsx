--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4f983633384dcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54798aca6f104dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f5870d0a60d4915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3426fc6149ad450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e408ca814754625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f5870d0a60d4915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599d44378b244c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3426fc6149ad450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.30% p.a. JB Barrier Reverse Convertible (70%) auf Georg Fischer AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>73,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>71,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,575</x:t>
-[...242 lines deleted...]
-          <x:t>73,175</x:t>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>