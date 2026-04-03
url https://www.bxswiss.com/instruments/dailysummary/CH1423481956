--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35cf31b0046d4629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19efd04559b74f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R911864576bf84662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R250db86e677e4285"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6787edfd4bad461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R911864576bf84662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe2a9c1e9bd64ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R250db86e677e4285" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. JB Barrier Reverse Convertible (85%) auf Chocoladefabriken Lindt &amp; Spruengli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,300</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,550</x:t>
-[...485 lines deleted...]
-          <x:t>101,700</x:t>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>