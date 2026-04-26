--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19efd04559b74f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4737775ac54779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R250db86e677e4285"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c218e8f2efc4605"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe2a9c1e9bd64ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R250db86e677e4285" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc297d560116b4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c218e8f2efc4605" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. JB Barrier Reverse Convertible (85%) auf Chocoladefabriken Lindt &amp; Spruengli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>100,250</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,750</x:t>
-[...6 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,500</x:t>
-[...134 lines deleted...]
-          <x:t>96,500</x:t>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>95,500</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...235 lines deleted...]
-          <x:t>98,500</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>