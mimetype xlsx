--- v5 (2026-04-26)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4737775ac54779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006514ad38044c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c218e8f2efc4605"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fb51e02ee6f4400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc297d560116b4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c218e8f2efc4605" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb24aa9c9bb4457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fb51e02ee6f4400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. JB Barrier Reverse Convertible (85%) auf Chocoladefabriken Lindt &amp; Spruengli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>93,175</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>