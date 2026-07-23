--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006514ad38044c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28508d35a6d84bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fb51e02ee6f4400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red40913f9cbe419c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb24aa9c9bb4457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fb51e02ee6f4400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0403c7549334343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red40913f9cbe419c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. JB Barrier Reverse Convertible (85%) auf Chocoladefabriken Lindt &amp; Spruengli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>86,225</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,225</x:t>
-[...598 lines deleted...]
-          <x:t>87,750</x:t>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>