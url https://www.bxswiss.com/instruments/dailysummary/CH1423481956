--- v7 (2026-07-23)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28508d35a6d84bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R076ed079385341eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red40913f9cbe419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6cf0103be764438"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0403c7549334343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red40913f9cbe419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32041dc54e1244e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6cf0103be764438" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.50% p.a. JB Barrier Reverse Convertible (85%) auf Chocoladefabriken Lindt &amp; Spruengli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>86,275</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>92,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,750</x:t>
-[...102 lines deleted...]
-          <x:t>88,125</x:t>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>88,525</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>91,900</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,900</x:t>
-[...134 lines deleted...]
-          <x:t>86,525</x:t>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>