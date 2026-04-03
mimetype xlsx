--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d8d34d8ae194e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7715702e6b04b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd01996263fe147da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4637661b18124e65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a735d0f69c049e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd01996263fe147da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e9472fa87845bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4637661b18124e65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.25% p.a. JB Barrier Reverse Convertible (70%) auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,600</x:t>
-[...16 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,050</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>95,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>