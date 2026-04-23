--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7715702e6b04b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe6353ac941a4a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4637661b18124e65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R260aa472b93242af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e9472fa87845bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4637661b18124e65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f5da6ac3314ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R260aa472b93242af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.25% p.a. JB Barrier Reverse Convertible (70%) auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,050</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
-        </x:is>
-[...629 lines deleted...]
-          <x:t>93,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>