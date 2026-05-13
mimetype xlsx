--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe6353ac941a4a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4707ad96c7247db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R260aa472b93242af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R671617e665414b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f5da6ac3314ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R260aa472b93242af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59df97f0708c4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R671617e665414b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.25% p.a. JB Barrier Reverse Convertible (70%) auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,625</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>94,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,575</x:t>
-[...48 lines deleted...]
-          <x:t>96,900</x:t>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,825</x:t>
-[...38 lines deleted...]
-          <x:t>96,050</x:t>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,800</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>