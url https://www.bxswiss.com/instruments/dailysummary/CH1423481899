--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4707ad96c7247db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cfa3bb50b0640dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R671617e665414b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dd25e11efe6452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59df97f0708c4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R671617e665414b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac56bcdc5334181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dd25e11efe6452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.25% p.a. JB Barrier Reverse Convertible (70%) auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,050</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,800</x:t>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>97,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,950</x:t>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>98,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>