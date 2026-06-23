--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cfa3bb50b0640dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re200731fa6fb4cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dd25e11efe6452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2e121594e64afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac56bcdc5334181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dd25e11efe6452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825b55bd62dd4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2e121594e64afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.25% p.a. JB Barrier Reverse Convertible (70%) auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,600</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,875</x:t>
-[...75 lines deleted...]
-          <x:t>98,400</x:t>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,400</x:t>
-[...431 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>98,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>