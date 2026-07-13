--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re200731fa6fb4cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8264ffe21b3344d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2e121594e64afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56544d497985471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825b55bd62dd4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2e121594e64afe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49641b6f1d514c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56544d497985471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.25% p.a. JB Barrier Reverse Convertible (70%) auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,350</x:t>
-[...4 lines deleted...]
-          <x:t>97,500</x:t>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,250</x:t>
-[...188 lines deleted...]
-          <x:t>99,750</x:t>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,300</x:t>
-[...33 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>97,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>