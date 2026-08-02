--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8264ffe21b3344d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052bf90d11a94199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56544d497985471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815454f1d1624be4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49641b6f1d514c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56544d497985471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76d3236814b141de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815454f1d1624be4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.25% p.a. JB Barrier Reverse Convertible (70%) auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,550</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,550</x:t>
-[...38 lines deleted...]
-          <x:t>99,450</x:t>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,900</x:t>
-[...485 lines deleted...]
-          <x:t>96,425</x:t>
+          <x:t>97,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...19 lines deleted...]
-          <x:t>95,775</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>