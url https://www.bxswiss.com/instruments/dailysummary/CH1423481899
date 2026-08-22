--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R052bf90d11a94199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b10da40a7cc466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815454f1d1624be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd37ae1d0f3478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76d3236814b141de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815454f1d1624be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26352db97a504b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd37ae1d0f3478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.25% p.a. JB Barrier Reverse Convertible (70%) auf Autoneum Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1423481899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,550</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,550</x:t>
-[...11 lines deleted...]
-          <x:t>96,050</x:t>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,950</x:t>
-[...134 lines deleted...]
-          <x:t>96,425</x:t>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>