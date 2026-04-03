--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a61427e40a44e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fc297581644b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf2af349ed5f43fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0df8150dd87430c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R223db25670bf4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf2af349ed5f43fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7938ea065e50435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0df8150dd87430c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (70%) auf dormakaba Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>90,950</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,950</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>87,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,075</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>83,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,200</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>