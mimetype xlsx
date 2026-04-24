--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fc297581644b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R021f2d26c6ab4b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0df8150dd87430c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2e46fe6bda48dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7938ea065e50435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0df8150dd87430c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a5efff65104676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2e46fe6bda48dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (70%) auf dormakaba Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>77,650</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,450</x:t>
-[...490 lines deleted...]
-          <x:t>75,125</x:t>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>