--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R021f2d26c6ab4b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cbe2d965b12408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2e46fe6bda48dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f28bbbc1f574332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a5efff65104676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2e46fe6bda48dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4898ad20b2487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f28bbbc1f574332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (70%) auf dormakaba Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>72,975</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,975</x:t>
-[...254 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,250</x:t>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,200</x:t>
-[...242 lines deleted...]
-          <x:t>76,375</x:t>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>