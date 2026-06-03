--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cbe2d965b12408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d3c50ac96b40f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f28bbbc1f574332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc536c3bb53434107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4898ad20b2487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f28bbbc1f574332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc140d85097e24baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc536c3bb53434107" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (70%) auf dormakaba Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,075</x:t>
-[...200 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,900</x:t>
-[...43 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>77,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,150</x:t>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>76,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,625</x:t>
-[...242 lines deleted...]
-          <x:t>76,525</x:t>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>