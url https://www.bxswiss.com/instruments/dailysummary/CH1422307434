--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d3c50ac96b40f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c1f1bf3fea4560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc536c3bb53434107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37fc7566d9744cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc140d85097e24baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc536c3bb53434107" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd4dee1a2d484cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37fc7566d9744cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (70%) auf dormakaba Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>75,550</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,925</x:t>
-[...533 lines deleted...]
-        <x:is>
           <x:t>73,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,025</x:t>
-[...4 lines deleted...]
-          <x:t>73,025</x:t>
+          <x:t>73,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>