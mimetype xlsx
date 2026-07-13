--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c1f1bf3fea4560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb419312b964abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37fc7566d9744cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re279b8f3949d4f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd4dee1a2d484cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37fc7566d9744cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df64e5e94564e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re279b8f3949d4f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (70%) auf dormakaba Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>75,700</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,925</x:t>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,825</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>73,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>