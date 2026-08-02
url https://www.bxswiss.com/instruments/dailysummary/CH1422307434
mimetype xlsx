--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb419312b964abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b8c99235aa4a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re279b8f3949d4f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2e6cf35e3d49d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df64e5e94564e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re279b8f3949d4f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9dd535c3874c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2e6cf35e3d49d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (70%) auf dormakaba Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>77,350</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>78,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,050</x:t>
-[...26 lines deleted...]
-          <x:t>79,200</x:t>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>75,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>