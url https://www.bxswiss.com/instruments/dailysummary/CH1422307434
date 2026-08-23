--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b8c99235aa4a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5ec6c86e3b4641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2e6cf35e3d49d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c4d504e9be4f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9dd535c3874c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2e6cf35e3d49d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c41b5f8cfc4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c4d504e9be4f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (70%) auf dormakaba Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>78,400</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,050</x:t>
-[...26 lines deleted...]
-          <x:t>79,200</x:t>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...509 lines deleted...]
-          <x:t>81,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,250</x:t>
-[...4 lines deleted...]
-          <x:t>81,500</x:t>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>