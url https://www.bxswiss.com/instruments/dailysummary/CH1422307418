--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72260f0530a424a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac143e37d2354084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9767a6386343df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3e550762914cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc31dae92918e47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9767a6386343df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac72092e4954fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3e550762914cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.25% p.a. JB Barrier Reverse Convertible (70%) auf Burckhardt Compression Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>89,725</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,575</x:t>
-[...16 lines deleted...]
-          <x:t>89,625</x:t>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>89,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,650</x:t>
-[...394 lines deleted...]
-          <x:t>91,150</x:t>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,150</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>89,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,250</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>