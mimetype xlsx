--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac143e37d2354084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabf4f9759474486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3e550762914cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62e828afd1fa48da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac72092e4954fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3e550762914cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2f486ef95d420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62e828afd1fa48da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.25% p.a. JB Barrier Reverse Convertible (70%) auf Burckhardt Compression Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>77,250</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>77,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>72,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>