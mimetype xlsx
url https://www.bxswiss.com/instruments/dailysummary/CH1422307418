--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabf4f9759474486" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da2d643b433470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62e828afd1fa48da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R921fac6b9bc64213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2f486ef95d420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62e828afd1fa48da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb375e84d78d04fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R921fac6b9bc64213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.25% p.a. JB Barrier Reverse Convertible (70%) auf Burckhardt Compression Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>79,750</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>77,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,450</x:t>
-[...198 lines deleted...]
-          <x:t>78,850</x:t>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>