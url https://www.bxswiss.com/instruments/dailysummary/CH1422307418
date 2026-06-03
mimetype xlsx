--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da2d643b433470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7ccbf14640433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R921fac6b9bc64213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28fd399f64f24d72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb375e84d78d04fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R921fac6b9bc64213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R581d50e4988b4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28fd399f64f24d72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.25% p.a. JB Barrier Reverse Convertible (70%) auf Burckhardt Compression Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>79,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,700</x:t>
-[...259 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,600</x:t>
-[...215 lines deleted...]
-          <x:t>78,050</x:t>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,075</x:t>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>