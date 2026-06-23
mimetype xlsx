--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7ccbf14640433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffa152ed53b4bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28fd399f64f24d72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37de627b66c7417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R581d50e4988b4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28fd399f64f24d72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re699ebf10df14603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37de627b66c7417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.25% p.a. JB Barrier Reverse Convertible (70%) auf Burckhardt Compression Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,250</x:t>
-[...161 lines deleted...]
-          <x:t>78,050</x:t>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,075</x:t>
-[...173 lines deleted...]
-          <x:t>73,575</x:t>
+          <x:t>77,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,225</x:t>
-[...11 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,200</x:t>
-[...80 lines deleted...]
-          <x:t>76,800</x:t>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,625</x:t>
-[...53 lines deleted...]
-          <x:t>74,675</x:t>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>