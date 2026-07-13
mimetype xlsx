--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffa152ed53b4bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f27e81780c461f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37de627b66c7417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e855842c0174001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re699ebf10df14603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37de627b66c7417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901a46b357644925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e855842c0174001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.25% p.a. JB Barrier Reverse Convertible (70%) auf Burckhardt Compression Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,375</x:t>
-[...333 lines deleted...]
-          <x:t>72,200</x:t>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>