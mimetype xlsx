--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f27e81780c461f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105941545c394701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e855842c0174001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7acd5a52033c4615"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901a46b357644925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e855842c0174001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa76a9b94fb4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7acd5a52033c4615" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.25% p.a. JB Barrier Reverse Convertible (70%) auf Burckhardt Compression Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,175</x:t>
-[...4 lines deleted...]
-          <x:t>68,975</x:t>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>72,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,500</x:t>
-[...146 lines deleted...]
-          <x:t>71,875</x:t>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,425</x:t>
-[...301 lines deleted...]
-          <x:t>68,600</x:t>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>