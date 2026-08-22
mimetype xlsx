--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105941545c394701" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79e547aacca4f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7acd5a52033c4615"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe23bd1ade0a49e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa76a9b94fb4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7acd5a52033c4615" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41858c2b849043dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe23bd1ade0a49e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.25% p.a. JB Barrier Reverse Convertible (70%) auf Burckhardt Compression Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422307418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>69,175</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,625</x:t>
-[...350 lines deleted...]
-          <x:t>68,950</x:t>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>