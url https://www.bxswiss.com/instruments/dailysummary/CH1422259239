--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aceffd945b34f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f9f59ddeccc4d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dcdbf5db00847c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7ca642ed5948c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R753132a02e274652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dcdbf5db00847c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5930812d7a44725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7ca642ed5948c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nestlé, Novartis, Roche, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>93,830</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>94,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>94,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>