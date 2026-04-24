--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f9f59ddeccc4d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re452dbebc3394096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7ca642ed5948c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd78b7c086540cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5930812d7a44725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7ca642ed5948c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra390f42d360545cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd78b7c086540cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nestlé, Novartis, Roche, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,830</x:t>
-[...4 lines deleted...]
-          <x:t>94,150</x:t>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>16.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,950</x:t>
-[...360 lines deleted...]
-          <x:t>93,530</x:t>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>