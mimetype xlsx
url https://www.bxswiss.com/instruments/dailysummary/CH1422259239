--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re452dbebc3394096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3f06eb0e4447b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd78b7c086540cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967910b9f5054b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra390f42d360545cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd78b7c086540cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde52426163b947a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967910b9f5054b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nestlé, Novartis, Roche, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>