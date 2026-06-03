--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3f06eb0e4447b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd114b34dc4845da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967910b9f5054b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53112810d39d451c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde52426163b947a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967910b9f5054b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73ec78751eb146b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53112810d39d451c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nestlé, Novartis, Roche, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>96,290</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>96,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,450</x:t>
-[...26 lines deleted...]
-          <x:t>96,470</x:t>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>99,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>