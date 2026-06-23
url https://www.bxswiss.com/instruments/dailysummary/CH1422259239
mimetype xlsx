--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd114b34dc4845da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0dbed8bb1434278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53112810d39d451c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05cb15337de4f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73ec78751eb146b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53112810d39d451c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b3d0d65c444411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05cb15337de4f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nestlé, Novartis, Roche, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,900</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>98,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,630</x:t>
-[...195 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,840</x:t>
-[...4 lines deleted...]
-          <x:t>96,390</x:t>
+          <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>97,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,120</x:t>
-[...58 lines deleted...]
-          <x:t>97,160</x:t>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>