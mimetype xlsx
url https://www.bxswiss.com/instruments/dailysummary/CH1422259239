--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0dbed8bb1434278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a24a0ce00c4e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05cb15337de4f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R624d0d339d9a4219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b3d0d65c444411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05cb15337de4f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90aefea31ad345e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R624d0d339d9a4219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nestlé, Novartis, Roche, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,150</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,970</x:t>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,800</x:t>
-[...70 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,420</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>97,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>