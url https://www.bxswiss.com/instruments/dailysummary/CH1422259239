--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a24a0ce00c4e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3332a8c4c0e4a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R624d0d339d9a4219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26246631161439c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90aefea31ad345e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R624d0d339d9a4219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d180389ea0b4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26246631161439c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nestlé, Novartis, Roche, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,540</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,330</x:t>
-[...571 lines deleted...]
-          <x:t>97,420</x:t>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>