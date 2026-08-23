--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3332a8c4c0e4a5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4a60ef4b8d4b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26246631161439c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea5e699780c4612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d180389ea0b4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26246631161439c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43734611fd05438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea5e699780c4612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nestlé, Novartis, Roche, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,420</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,250</x:t>
-[...357 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,730</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>