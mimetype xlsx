--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4a60ef4b8d4b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d70e52e29ac4341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea5e699780c4612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1faad198a8d4495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43734611fd05438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea5e699780c4612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05db11cb7f40493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1faad198a8d4495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on EMS-Chemie, Nestlé, Novartis, Roche, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,950</x:t>
-[...576 lines deleted...]
-          <x:t>95,160</x:t>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>