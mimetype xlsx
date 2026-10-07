--- v13 (2026-09-15)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5104b81343d64f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a76139b44ed4c25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R375db386801b454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cfab3b7772d4838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00cd391e9dae4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R375db386801b454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5362aa7892bb4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cfab3b7772d4838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.65% p.a. Multi Barrier Reverse Convertible on ABB, PSP Swiss Property, Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,070</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>19.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,320</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,760</x:t>
-[...75 lines deleted...]
-          <x:t>97,540</x:t>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,680</x:t>
-[...6 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,990</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>97,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>96,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>