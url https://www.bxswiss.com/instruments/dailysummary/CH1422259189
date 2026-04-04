--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c8478e760a04e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8fff5c02524773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbd6f000bd14bc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2828a78bde4b90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb06022f312f34dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbd6f000bd14bc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98c0c247b33c45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2828a78bde4b90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.65% p.a. Multi Barrier Reverse Convertible on ABB, PSP Swiss Property, Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>94,020</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>95,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>97,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>