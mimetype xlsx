--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8fff5c02524773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6722400e0d2d40a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2828a78bde4b90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re616870944e74c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98c0c247b33c45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2828a78bde4b90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6bca88624e84788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re616870944e74c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.65% p.a. Multi Barrier Reverse Convertible on ABB, PSP Swiss Property, Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,830</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>97,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>97,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,960</x:t>
-[...141 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,100</x:t>
-[...387 lines deleted...]
-          <x:t>96,550</x:t>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>