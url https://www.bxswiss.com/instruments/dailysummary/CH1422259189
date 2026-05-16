--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6722400e0d2d40a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39760a803ef14ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re616870944e74c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba56f7ee7bcf489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6bca88624e84788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re616870944e74c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612babf05ae04c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba56f7ee7bcf489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.65% p.a. Multi Barrier Reverse Convertible on ABB, PSP Swiss Property, Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>96,120</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>95,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>99,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>