--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39760a803ef14ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804c625c7ee14090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba56f7ee7bcf489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c187741f144269"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612babf05ae04c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba56f7ee7bcf489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480cb356df1f4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c187741f144269" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.65% p.a. Multi Barrier Reverse Convertible on ABB, PSP Swiss Property, Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>99,100</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,050</x:t>
-[...26 lines deleted...]
-          <x:t>99,170</x:t>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>