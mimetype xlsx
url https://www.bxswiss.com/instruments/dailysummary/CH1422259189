--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804c625c7ee14090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1656d18fd9411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c187741f144269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e0a7f8c19204835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480cb356df1f4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c187741f144269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2caf7cd1e004e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e0a7f8c19204835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.65% p.a. Multi Barrier Reverse Convertible on ABB, PSP Swiss Property, Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,230</x:t>
-[...242 lines deleted...]
-          <x:t>95,240</x:t>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,330</x:t>
-[...6 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>96,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>