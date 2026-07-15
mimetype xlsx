--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1656d18fd9411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a190d86c7054549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e0a7f8c19204835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98140bbb9414be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2caf7cd1e004e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e0a7f8c19204835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5ecdb298d5a4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98140bbb9414be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.65% p.a. Multi Barrier Reverse Convertible on ABB, PSP Swiss Property, Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,240</x:t>
-[...80 lines deleted...]
-          <x:t>97,020</x:t>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,720</x:t>
-[...48 lines deleted...]
-          <x:t>95,310</x:t>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>94,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>