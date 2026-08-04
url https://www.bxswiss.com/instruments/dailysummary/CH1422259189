--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a190d86c7054549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5673f4733b94d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98140bbb9414be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ecd15b19a9b4ddd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5ecdb298d5a4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98140bbb9414be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eefb7b791e14e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ecd15b19a9b4ddd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.65% p.a. Multi Barrier Reverse Convertible on ABB, PSP Swiss Property, Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>94,230</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,850</x:t>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>96,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,690</x:t>
-[...16 lines deleted...]
-          <x:t>95,930</x:t>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,930</x:t>
-[...166 lines deleted...]
-          <x:t>96,780</x:t>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>