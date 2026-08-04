--- v10 (2026-08-04)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5673f4733b94d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e781691bef5475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ecd15b19a9b4ddd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ac7b5a574545e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eefb7b791e14e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ecd15b19a9b4ddd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956701cf4ff445b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ac7b5a574545e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.65% p.a. Multi Barrier Reverse Convertible on ABB, PSP Swiss Property, Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,690</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,690</x:t>
-[...16 lines deleted...]
-          <x:t>95,930</x:t>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,930</x:t>
-[...443 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,650</x:t>
-[...70 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,070</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>