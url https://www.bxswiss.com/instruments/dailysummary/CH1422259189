--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e781691bef5475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f5ffe4feb94f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ac7b5a574545e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f70ca40ac924732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956701cf4ff445b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ac7b5a574545e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92c693e625048a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f70ca40ac924732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.65% p.a. Multi Barrier Reverse Convertible on ABB, PSP Swiss Property, Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,930</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,930</x:t>
-[...70 lines deleted...]
-          <x:t>96,010</x:t>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,360</x:t>
-[...490 lines deleted...]
-          <x:t>98,270</x:t>
+          <x:t>96,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>