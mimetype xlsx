--- v12 (2026-08-25)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f5ffe4feb94f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5104b81343d64f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f70ca40ac924732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R375db386801b454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92c693e625048a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f70ca40ac924732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00cd391e9dae4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R375db386801b454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.65% p.a. Multi Barrier Reverse Convertible on ABB, PSP Swiss Property, Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422259189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>96,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>97,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>96,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>