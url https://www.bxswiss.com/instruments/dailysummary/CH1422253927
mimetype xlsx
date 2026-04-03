--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb84fad418124b76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R927811beaf764906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R494610f376304e76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2723575465c44e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0745aecba0a64a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R494610f376304e76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3653d8e7f614ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2723575465c44e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible on American Express, Block, Paypal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422253927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>87,280</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,620</x:t>
-[...21 lines deleted...]
-          <x:t>91,260</x:t>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,950</x:t>
-[...48 lines deleted...]
-          <x:t>88,940</x:t>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,990</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>90,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>