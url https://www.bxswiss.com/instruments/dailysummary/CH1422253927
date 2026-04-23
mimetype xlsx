--- v8 (2026-04-03)
+++ v9 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R927811beaf764906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bce90fe6ce84084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2723575465c44e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f883ca287cd4ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3653d8e7f614ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2723575465c44e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebbb44b84634e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f883ca287cd4ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible on American Express, Block, Paypal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422253927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,940</x:t>
-[...43 lines deleted...]
-          <x:t>92,170</x:t>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,830</x:t>
-[...544 lines deleted...]
-          <x:t>90,990</x:t>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>