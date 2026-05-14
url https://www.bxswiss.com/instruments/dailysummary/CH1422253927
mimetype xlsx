--- v9 (2026-04-23)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bce90fe6ce84084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e03f2253b0546ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f883ca287cd4ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb9e636aef6a4279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebbb44b84634e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f883ca287cd4ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba1ef248d704671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb9e636aef6a4279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible on American Express, Block, Paypal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422253927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,50 +339,401 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>