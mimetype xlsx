--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e03f2253b0546ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d6c3c9dd274204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb9e636aef6a4279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e22b7cabc7341c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba1ef248d704671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb9e636aef6a4279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfcd5717efc0453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e22b7cabc7341c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible on American Express, Block, Paypal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422253927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>92,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>