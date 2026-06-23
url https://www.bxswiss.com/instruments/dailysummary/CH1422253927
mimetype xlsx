--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d6c3c9dd274204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb938dec0db0d4859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e22b7cabc7341c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a94247e1ca74e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfcd5717efc0453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e22b7cabc7341c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2846cb9556774f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a94247e1ca74e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible on American Express, Block, Paypal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422253927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>