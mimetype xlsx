--- v12 (2026-06-23)
+++ v13 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb938dec0db0d4859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6fcf16b19d24043" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a94247e1ca74e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfad9e9ad977444a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2846cb9556774f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a94247e1ca74e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e6abc62c854726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfad9e9ad977444a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible on American Express, Block, Paypal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422253927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>