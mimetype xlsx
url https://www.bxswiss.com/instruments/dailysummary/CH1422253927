--- v13 (2026-07-13)
+++ v14 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6fcf16b19d24043" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1e8ce7ef72450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfad9e9ad977444a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d50bf66f934009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e6abc62c854726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfad9e9ad977444a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcadd9534f95f4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d50bf66f934009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible on American Express, Block, Paypal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422253927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>