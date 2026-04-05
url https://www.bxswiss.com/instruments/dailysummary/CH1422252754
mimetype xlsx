--- v1 (2026-01-11)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22302bac33064c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c6bd948d304336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cac1af458ce4faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80d0f32519c43a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dab5f179c3e4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cac1af458ce4faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd15b2467043648b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80d0f32519c43a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.48% p.a. Multi Barrier Reverse Convertible on Julius Bär, Partners Group, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422252754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>100,795</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>