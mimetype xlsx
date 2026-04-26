--- v2 (2026-04-05)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c6bd948d304336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b009aefbbd44cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80d0f32519c43a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272e2d664d104293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd15b2467043648b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80d0f32519c43a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3869154191fc43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272e2d664d104293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.48% p.a. Multi Barrier Reverse Convertible on Julius Bär, Partners Group, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422252754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>95,010</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,800</x:t>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>