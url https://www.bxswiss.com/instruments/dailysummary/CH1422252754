--- v3 (2026-04-26)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b009aefbbd44cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e9f10980e94e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272e2d664d104293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra834b6d97d67450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3869154191fc43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272e2d664d104293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58044229bcd748ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra834b6d97d67450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.48% p.a. Multi Barrier Reverse Convertible on Julius Bär, Partners Group, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1422252754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>