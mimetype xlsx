--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda45501c13df45d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c95e24ed1c44eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb311001c87d5489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ade293e76c4e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc957fc5c7854fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb311001c87d5489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34f403c539904eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ade293e76c4e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. JB Barrier Reverse Convertible (60%) auf Adecco Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>96,100</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>18.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,100</x:t>
-[...468 lines deleted...]
-          <x:t>93,575</x:t>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>