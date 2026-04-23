--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c95e24ed1c44eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917bf6a21b4e4f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ade293e76c4e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64bf6068a9d4ef5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34f403c539904eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ade293e76c4e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1629e2ee45d4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64bf6068a9d4ef5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. JB Barrier Reverse Convertible (60%) auf Adecco Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,650</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,825</x:t>
-        </x:is>
-[...619 lines deleted...]
-          <x:t>93,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>