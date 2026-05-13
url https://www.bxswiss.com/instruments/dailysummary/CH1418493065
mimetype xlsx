--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917bf6a21b4e4f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5dbe48d9ce04cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64bf6068a9d4ef5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a0887ddc0e4168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1629e2ee45d4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64bf6068a9d4ef5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af2474a21d6400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a0887ddc0e4168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. JB Barrier Reverse Convertible (60%) auf Adecco Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>90,675</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,875</x:t>
-[...134 lines deleted...]
-          <x:t>92,375</x:t>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>07.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>17.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,850</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,450</x:t>
-[...58 lines deleted...]
-          <x:t>95,825</x:t>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>