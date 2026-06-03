--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5dbe48d9ce04cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d84f0123a6b4773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a0887ddc0e4168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0803a9e26c284d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af2474a21d6400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a0887ddc0e4168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72bb0f2a5e244a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0803a9e26c284d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. JB Barrier Reverse Convertible (60%) auf Adecco Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,475</x:t>
-[...237 lines deleted...]
-          <x:t>93,775</x:t>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,375</x:t>
-[...65 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>92,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>83,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>