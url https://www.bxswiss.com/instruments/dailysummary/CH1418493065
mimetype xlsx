--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d84f0123a6b4773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbeb2bbb0e5d4d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0803a9e26c284d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf815ab10f3744ffb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72bb0f2a5e244a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0803a9e26c284d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R560805d96c7049be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf815ab10f3744ffb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. JB Barrier Reverse Convertible (60%) auf Adecco Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>92,325</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>94,975</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,875</x:t>
-[...286 lines deleted...]
-          <x:t>86,125</x:t>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>86,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>87,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,425</x:t>
-[...161 lines deleted...]
-          <x:t>92,450</x:t>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>