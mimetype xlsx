--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbeb2bbb0e5d4d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c73be2862b4f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf815ab10f3744ffb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7565cae83a14f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R560805d96c7049be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf815ab10f3744ffb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea5fd5783e24aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7565cae83a14f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. JB Barrier Reverse Convertible (60%) auf Adecco Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>87,325</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,425</x:t>
-[...65 lines deleted...]
-          <x:t>89,325</x:t>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,475</x:t>
-[...161 lines deleted...]
-          <x:t>92,575</x:t>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>91,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,175</x:t>
-[...274 lines deleted...]
-          <x:t>82,700</x:t>
+          <x:t>96,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>