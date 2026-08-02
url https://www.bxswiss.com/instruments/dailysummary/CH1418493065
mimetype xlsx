--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c73be2862b4f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f74ae8e661d485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7565cae83a14f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc56f058cbd744203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea5fd5783e24aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7565cae83a14f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad073a41a1814f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc56f058cbd744203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. JB Barrier Reverse Convertible (60%) auf Adecco Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>86,925</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,975</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>90,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,475</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>