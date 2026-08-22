--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f74ae8e661d485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3decf3a84b3a441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc56f058cbd744203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64dd2d6074734335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad073a41a1814f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc56f058cbd744203" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94b053d86db4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64dd2d6074734335" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. JB Barrier Reverse Convertible (60%) auf Adecco Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,200</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,500</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>100,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>