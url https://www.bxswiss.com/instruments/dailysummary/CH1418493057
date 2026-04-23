--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b5cebee24614fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed5974d5eca4ee2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a5216f860fe4ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cfeedddd25e4223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R258318b53aed49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a5216f860fe4ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584d82bf48e144cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cfeedddd25e4223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (65%) auf Sonova Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...495 lines deleted...]
-          <x:t>66,725</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,475</x:t>
-[...134 lines deleted...]
-          <x:t>66,325</x:t>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>