--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed5974d5eca4ee2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0298953dfd9d4f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cfeedddd25e4223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50ba3e6d65a4ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584d82bf48e144cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cfeedddd25e4223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf60b58775ca14d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50ba3e6d65a4ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (65%) auf Sonova Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,500</x:t>
-[...43 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,150</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>59,850</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>60,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>