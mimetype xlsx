--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0298953dfd9d4f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21aaa01328324f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50ba3e6d65a4ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R789100736bea4842"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf60b58775ca14d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50ba3e6d65a4ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0966482b8ee545aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R789100736bea4842" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (65%) auf Sonova Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,200</x:t>
-[...178 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,700</x:t>
-[...193 lines deleted...]
-          <x:t>57,650</x:t>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>60,400</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,250</x:t>
-[...26 lines deleted...]
-          <x:t>59,850</x:t>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>