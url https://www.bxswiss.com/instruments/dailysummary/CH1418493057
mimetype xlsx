--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21aaa01328324f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18bc0efb3e62405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R789100736bea4842"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71e7a3732e8449df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0966482b8ee545aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R789100736bea4842" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6703efd561340c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71e7a3732e8449df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (65%) auf Sonova Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>65,175</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,375</x:t>
-        </x:is>
-[...251 lines deleted...]
-          <x:t>67,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>