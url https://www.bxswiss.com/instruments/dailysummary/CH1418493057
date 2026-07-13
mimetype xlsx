--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18bc0efb3e62405e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ec25b236334a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71e7a3732e8449df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc582449cf6af43fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6703efd561340c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71e7a3732e8449df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d5982ec62974827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc582449cf6af43fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (65%) auf Sonova Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>70,475</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,850</x:t>
-[...335 lines deleted...]
-          <x:t>67,675</x:t>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,275</x:t>
-[...139 lines deleted...]
-          <x:t>65,375</x:t>
+          <x:t>68,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>