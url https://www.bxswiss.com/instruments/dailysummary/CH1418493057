--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ec25b236334a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb1d00665e04e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc582449cf6af43fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956fb782980148df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d5982ec62974827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc582449cf6af43fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88c71e51c244765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956fb782980148df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (65%) auf Sonova Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>67,375</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,175</x:t>
-[...566 lines deleted...]
-          <x:t>68,300</x:t>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>