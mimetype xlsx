--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb1d00665e04e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa0c0d368ada44ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956fb782980148df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d6691e0549445d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88c71e51c244765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956fb782980148df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0cb491aaa9401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d6691e0549445d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (65%) auf Sonova Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>69,025</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,300</x:t>
-[...65 lines deleted...]
-          <x:t>68,675</x:t>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,425</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>