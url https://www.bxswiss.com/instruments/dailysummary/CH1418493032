--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f81af4115247d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c10f583163141cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede348dd91d544f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e813afd0d34809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5cb5ea09654706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede348dd91d544f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2634bac4b3774937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e813afd0d34809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. JB Barrier Reverse Convertible (70%) auf SIG Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,750</x:t>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,200</x:t>
-[...87 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,350</x:t>
-[...80 lines deleted...]
-          <x:t>61,650</x:t>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,300</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>60,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,850</x:t>
-[...75 lines deleted...]
-          <x:t>58,400</x:t>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,200</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>59,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>