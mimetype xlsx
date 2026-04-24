--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c10f583163141cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4b31be338f4f90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e813afd0d34809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c3678606da4d71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2634bac4b3774937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e813afd0d34809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2ca487e0a04990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c3678606da4d71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. JB Barrier Reverse Convertible (70%) auf SIG Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,150</x:t>
-[...102 lines deleted...]
-          <x:t>58,400</x:t>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,400</x:t>
-[...11 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,650</x:t>
-[...107 lines deleted...]
-          <x:t>59,400</x:t>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,400</x:t>
-[...60 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,750</x:t>
-[...279 lines deleted...]
-          <x:t>59,200</x:t>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>