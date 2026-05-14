--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4b31be338f4f90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377e87db005f434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c3678606da4d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456a13a5b60a4c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2ca487e0a04990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c3678606da4d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d025e66c824cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456a13a5b60a4c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. JB Barrier Reverse Convertible (70%) auf SIG Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>54,125</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,525</x:t>
-[...173 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>10.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,800</x:t>
-[...252 lines deleted...]
-          <x:t>56,125</x:t>
+          <x:t>60,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>