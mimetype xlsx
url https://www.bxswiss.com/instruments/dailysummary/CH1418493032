--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377e87db005f434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4484e013ced3443a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456a13a5b60a4c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57d69e62ebe4dc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d025e66c824cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456a13a5b60a4c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re122057fe1eb4091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57d69e62ebe4dc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. JB Barrier Reverse Convertible (70%) auf SIG Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>59,350</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,350</x:t>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>59,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,450</x:t>
-[...6 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,850</x:t>
-[...80 lines deleted...]
-          <x:t>58,500</x:t>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,850</x:t>
-[...404 lines deleted...]
-          <x:t>60,750</x:t>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>