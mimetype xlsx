--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4484e013ced3443a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e7e7af18304b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57d69e62ebe4dc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93023ff12ca94d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re122057fe1eb4091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57d69e62ebe4dc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e48bb107f34caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93023ff12ca94d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. JB Barrier Reverse Convertible (70%) auf SIG Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>62,350</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,100</x:t>
-[...377 lines deleted...]
-          <x:t>58,150</x:t>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>