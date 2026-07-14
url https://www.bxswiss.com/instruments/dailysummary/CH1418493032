--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e7e7af18304b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6cb12d855fe4757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93023ff12ca94d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radab9764ade646ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e48bb107f34caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93023ff12ca94d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R814ca5cc54b94343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radab9764ade646ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. JB Barrier Reverse Convertible (70%) auf SIG Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>58,050</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>59,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>58,550</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>59,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,250</x:t>
-[...16 lines deleted...]
-          <x:t>60,250</x:t>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>59,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>11.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,900</x:t>
-[...198 lines deleted...]
-          <x:t>60,700</x:t>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>