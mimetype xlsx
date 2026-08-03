--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6cb12d855fe4757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75195b1e53a48c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radab9764ade646ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac3cdeb7c1d4ea0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R814ca5cc54b94343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radab9764ade646ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350b54cafaf84dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac3cdeb7c1d4ea0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. JB Barrier Reverse Convertible (70%) auf SIG Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>64,000</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,650</x:t>
-[...200 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,675</x:t>
-[...117 lines deleted...]
-          <x:t>64,275</x:t>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>