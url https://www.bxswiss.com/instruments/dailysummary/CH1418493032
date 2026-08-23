--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75195b1e53a48c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365329605c2f4f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac3cdeb7c1d4ea0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27721e84b8ea4ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350b54cafaf84dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac3cdeb7c1d4ea0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13ff1a2034c43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27721e84b8ea4ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. JB Barrier Reverse Convertible (70%) auf SIG Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,675</x:t>
-[...139 lines deleted...]
-          <x:t>63,375</x:t>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>72,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>