--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0417611af34d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f85725cb0e4a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a5fd7051344691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7898161e177b41ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1ad3e47b7942b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a5fd7051344691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02556756ef694f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7898161e177b41ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. JB Barrier Reverse Convertible (50%) auf PolyPeptide Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>102,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,650</x:t>
-[...16 lines deleted...]
-          <x:t>101,800</x:t>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,300</x:t>
-[...566 lines deleted...]
-          <x:t>99,700</x:t>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>