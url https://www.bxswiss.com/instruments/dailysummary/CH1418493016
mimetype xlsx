--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f85725cb0e4a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raffa242e8ea1462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7898161e177b41ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1e7e696989f451c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02556756ef694f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7898161e177b41ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0c9e0c161b4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1e7e696989f451c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. JB Barrier Reverse Convertible (50%) auf PolyPeptide Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,100</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,700</x:t>
-[...205 lines deleted...]
-          <x:t>100,300</x:t>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>102,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,500</x:t>
-[...33 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,700</x:t>
-[...63 lines deleted...]
-          <x:t>102,975</x:t>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>