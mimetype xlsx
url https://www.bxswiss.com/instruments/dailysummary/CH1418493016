--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raffa242e8ea1462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2be237e0964c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1e7e696989f451c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59edd1df60cb4a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f0c9e0c161b4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1e7e696989f451c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0eb160cf19c4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59edd1df60cb4a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. JB Barrier Reverse Convertible (50%) auf PolyPeptide Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>102,150</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>31.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,250</x:t>
-[...16 lines deleted...]
-          <x:t>102,750</x:t>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,700</x:t>
-[...11 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,900</x:t>
-[...16 lines deleted...]
-          <x:t>103,350</x:t>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,250</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,125</x:t>
-[...323 lines deleted...]
-          <x:t>103,825</x:t>
+          <x:t>103,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>