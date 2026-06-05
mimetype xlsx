--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2be237e0964c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf0513f997e4b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59edd1df60cb4a4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c2c9366da754887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0eb160cf19c4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59edd1df60cb4a4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3760f1ab2fb4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c2c9366da754887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. JB Barrier Reverse Convertible (50%) auf PolyPeptide Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>104,000</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,700</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,400</x:t>
-[...313 lines deleted...]
-          <x:t>103,600</x:t>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,575</x:t>
-[...161 lines deleted...]
-          <x:t>103,500</x:t>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>