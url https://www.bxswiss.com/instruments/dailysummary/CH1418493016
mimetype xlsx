--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf0513f997e4b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850b35f02d484939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c2c9366da754887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb52ad8c049e49ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3760f1ab2fb4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c2c9366da754887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97aca0757dc9440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb52ad8c049e49ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. JB Barrier Reverse Convertible (50%) auf PolyPeptide Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,650</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>103,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,425</x:t>
-[...70 lines deleted...]
-          <x:t>103,600</x:t>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,575</x:t>
-[...97 lines deleted...]
-          <x:t>103,250</x:t>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,075</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,075</x:t>
-[...232 lines deleted...]
-          <x:t>103,150</x:t>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,775</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>102,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,050</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,025</x:t>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>