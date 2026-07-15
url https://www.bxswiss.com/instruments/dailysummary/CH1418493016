--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850b35f02d484939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra448ffce423142b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb52ad8c049e49ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85be18ff51014151"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97aca0757dc9440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb52ad8c049e49ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159fbb8920e74e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85be18ff51014151" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. JB Barrier Reverse Convertible (50%) auf PolyPeptide Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>103,150</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,775</x:t>
-[...21 lines deleted...]
-          <x:t>102,200</x:t>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>102,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>