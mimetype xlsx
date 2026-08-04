--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra448ffce423142b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa12aeef52c4fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85be18ff51014151"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R500969d41c664591"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159fbb8920e74e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85be18ff51014151" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fb9f2aafeb44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R500969d41c664591" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. JB Barrier Reverse Convertible (50%) auf PolyPeptide Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>