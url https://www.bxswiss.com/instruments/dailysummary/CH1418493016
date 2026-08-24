--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa12aeef52c4fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e19cf33ac944484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R500969d41c664591"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5717b7666374fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fb9f2aafeb44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R500969d41c664591" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb016f9f5af184135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5717b7666374fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. JB Barrier Reverse Convertible (50%) auf PolyPeptide Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418493016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>