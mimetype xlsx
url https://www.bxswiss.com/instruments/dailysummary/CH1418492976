--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ac51a8690b42b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38320c431afc480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5034f6e580f4954"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc019f5a063b94321"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bcf04be1f0e4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5034f6e580f4954" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R768aca12cae74194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc019f5a063b94321" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.75% p.a. JB Barrier Reverse Convertible (75%) auf Kuehne + Nagel International AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>86,575</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>85,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>82,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>