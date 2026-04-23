--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38320c431afc480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a7803115004ef4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc019f5a063b94321"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e1ffe861b94b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R768aca12cae74194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc019f5a063b94321" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97eea6426ca94dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e1ffe861b94b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.75% p.a. JB Barrier Reverse Convertible (75%) auf Kuehne + Nagel International AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>85,075</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>85,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...521 lines deleted...]
-          <x:t>85,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,325</x:t>
+          <x:t>88,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>87,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>