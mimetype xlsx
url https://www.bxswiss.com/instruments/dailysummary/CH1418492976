--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a7803115004ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R466a48921d1f4a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e1ffe861b94b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1920c1ae97bc4ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97eea6426ca94dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e1ffe861b94b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f8241ae5524f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1920c1ae97bc4ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.75% p.a. JB Barrier Reverse Convertible (75%) auf Kuehne + Nagel International AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,650</x:t>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,750</x:t>
-[...38 lines deleted...]
-          <x:t>83,750</x:t>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,250</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>83,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>85,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,650</x:t>
-[...220 lines deleted...]
-          <x:t>90,550</x:t>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>