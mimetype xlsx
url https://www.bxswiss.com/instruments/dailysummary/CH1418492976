--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R466a48921d1f4a35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1620be678624b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1920c1ae97bc4ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c792ea8be694373"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f8241ae5524f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1920c1ae97bc4ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ec80a857874e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c792ea8be694373" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.75% p.a. JB Barrier Reverse Convertible (75%) auf Kuehne + Nagel International AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>85,275</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>86,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,125</x:t>
-[...517 lines deleted...]
-          <x:t>84,975</x:t>
+          <x:t>88,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>