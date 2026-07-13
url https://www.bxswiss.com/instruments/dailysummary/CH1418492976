--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1620be678624b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ea58a0913d4eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c792ea8be694373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d7a8d11ecf4bde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ec80a857874e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c792ea8be694373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5294502c6ec94d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d7a8d11ecf4bde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.75% p.a. JB Barrier Reverse Convertible (75%) auf Kuehne + Nagel International AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,175</x:t>
-[...43 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,475</x:t>
-[...129 lines deleted...]
-          <x:t>90,975</x:t>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,425</x:t>
-[...43 lines deleted...]
-          <x:t>92,225</x:t>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,725</x:t>
-[...43 lines deleted...]
-          <x:t>92,125</x:t>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,775</x:t>
-[...193 lines deleted...]
-          <x:t>88,100</x:t>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>