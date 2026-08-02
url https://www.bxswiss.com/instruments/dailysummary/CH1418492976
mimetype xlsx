--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ea58a0913d4eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb9dc74c4954cfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d7a8d11ecf4bde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24b914484114d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5294502c6ec94d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d7a8d11ecf4bde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd32ffb35c0ef4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24b914484114d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.75% p.a. JB Barrier Reverse Convertible (75%) auf Kuehne + Nagel International AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,125</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,775</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>95,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>