--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb9dc74c4954cfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497abe0fc4ac4e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24b914484114d51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb805b7754a94875"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd32ffb35c0ef4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24b914484114d51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c8def46d67485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb805b7754a94875" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.75% p.a. JB Barrier Reverse Convertible (75%) auf Kuehne + Nagel International AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,100</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,050</x:t>
-[...38 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,300</x:t>
-[...31 lines deleted...]
-          <x:t>95,700</x:t>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>98,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,775</x:t>
-[...16 lines deleted...]
-          <x:t>96,925</x:t>
+          <x:t>93,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>98,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>