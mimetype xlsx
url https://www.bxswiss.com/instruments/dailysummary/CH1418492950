--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41da87fcd01344ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4fdfeeba49e4371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c1b881a0184f57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R049d904391fc4e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c8d373aefc44174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c1b881a0184f57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b47d9cba5d4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R049d904391fc4e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. JB Barrier Reverse Convertible (70%) auf Straumann Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...392 lines deleted...]
-          <x:t>73,825</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,675</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>