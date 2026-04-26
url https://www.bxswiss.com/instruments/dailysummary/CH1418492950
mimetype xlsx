--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4fdfeeba49e4371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9693c4905044755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R049d904391fc4e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ac130776eb74bcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b47d9cba5d4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R049d904391fc4e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e089d9fe19e40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ac130776eb74bcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. JB Barrier Reverse Convertible (70%) auf Straumann Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>73,525</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,625</x:t>
-[...16 lines deleted...]
-          <x:t>74,625</x:t>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,475</x:t>
-[...16 lines deleted...]
-          <x:t>72,675</x:t>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>71,225</x:t>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,900</x:t>
-[...114 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>69,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,525</x:t>
-[...387 lines deleted...]
-          <x:t>68,750</x:t>
+          <x:t>69,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>