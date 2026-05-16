--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9693c4905044755" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4811a612df2441be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ac130776eb74bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4586c4a23ae64187"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e089d9fe19e40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ac130776eb74bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439a9808e0c04c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4586c4a23ae64187" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. JB Barrier Reverse Convertible (70%) auf Straumann Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>68,625</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,675</x:t>
-[...26 lines deleted...]
-          <x:t>67,625</x:t>
+          <x:t>67,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>67,975</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,500</x:t>
-[...431 lines deleted...]
-          <x:t>69,700</x:t>
+          <x:t>68,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>