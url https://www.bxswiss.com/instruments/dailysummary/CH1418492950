--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4811a612df2441be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec2d8d872004635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4586c4a23ae64187"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e25f7cd14b447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439a9808e0c04c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4586c4a23ae64187" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be8abbbfd1f4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e25f7cd14b447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. JB Barrier Reverse Convertible (70%) auf Straumann Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>71,775</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,750</x:t>
-[...6 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,925</x:t>
-[...16 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>20.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,325</x:t>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>22.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,725</x:t>
-[...441 lines deleted...]
-          <x:t>68,075</x:t>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>