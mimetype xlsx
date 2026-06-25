--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec2d8d872004635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66541d7ce824f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e25f7cd14b447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c31c2eabcfc4f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be8abbbfd1f4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e25f7cd14b447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R317af10136134f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c31c2eabcfc4f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. JB Barrier Reverse Convertible (70%) auf Straumann Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>70,025</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,025</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>73,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,625</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>