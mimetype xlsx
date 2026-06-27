--- v8 (2026-06-25)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66541d7ce824f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83577d198cf44238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c31c2eabcfc4f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f4c1b0afa144eb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R317af10136134f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c31c2eabcfc4f7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R521543ee445248c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f4c1b0afa144eb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. JB Barrier Reverse Convertible (70%) auf Straumann Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,475</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>