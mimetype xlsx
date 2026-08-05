--- v9 (2026-06-27)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83577d198cf44238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97408af1c78f46ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f4c1b0afa144eb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0152a9b6f505449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R521543ee445248c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f4c1b0afa144eb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2543e37fd34e4fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0152a9b6f505449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.50% p.a. JB Barrier Reverse Convertible (70%) auf Straumann Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>74,625</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,625</x:t>
-[...80 lines deleted...]
-          <x:t>75,500</x:t>
+          <x:t>77,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>75,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,600</x:t>
-[...377 lines deleted...]
-          <x:t>82,300</x:t>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>84,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>