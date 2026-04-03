--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff6a2d1d78d41ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb9f1126505049cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2e0c74fc3784a58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d155f7ee8554897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1b65ae0ef240b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2e0c74fc3784a58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75e2b27a1a224beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d155f7ee8554897" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (80%) auf DKSH Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>85,025</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,875</x:t>
-[...334 lines deleted...]
-        <x:is>
           <x:t>83,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,850</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>82,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,450</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>