--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb9f1126505049cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300b83b5e05c4e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d155f7ee8554897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63f4503011e04847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75e2b27a1a224beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d155f7ee8554897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f7d0a94b7a0400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63f4503011e04847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (80%) auf DKSH Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>83,850</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,050</x:t>
-[...11 lines deleted...]
-          <x:t>82,200</x:t>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,800</x:t>
-[...232 lines deleted...]
-          <x:t>80,750</x:t>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,450</x:t>
-[...281 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,400</x:t>
-[...36 lines deleted...]
-          <x:t>82,725</x:t>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>