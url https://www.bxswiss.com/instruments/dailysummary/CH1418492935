--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300b83b5e05c4e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd4ca72a15149dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63f4503011e04847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f30a77d1e0f43ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f7d0a94b7a0400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63f4503011e04847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra122ec19432d40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f30a77d1e0f43ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (80%) auf DKSH Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>81,150</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,100</x:t>
-[...11 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>82,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,750</x:t>
-[...70 lines deleted...]
-          <x:t>83,300</x:t>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,050</x:t>
-[...237 lines deleted...]
-          <x:t>84,950</x:t>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,775</x:t>
-[...134 lines deleted...]
-          <x:t>83,275</x:t>
+          <x:t>86,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>