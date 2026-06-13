--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd4ca72a15149dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6031c004bafa4656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f30a77d1e0f43ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R067192b9b54046b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra122ec19432d40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f30a77d1e0f43ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90f730407cb44d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R067192b9b54046b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (80%) auf DKSH Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,350</x:t>
-[...53 lines deleted...]
-          <x:t>84,950</x:t>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,775</x:t>
-[...11 lines deleted...]
-          <x:t>85,025</x:t>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,950</x:t>
-[...463 lines deleted...]
-          <x:t>86,225</x:t>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>