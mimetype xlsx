--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6031c004bafa4656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e2bd397893402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R067192b9b54046b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2db003ec9c40d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90f730407cb44d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R067192b9b54046b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb44641241d7246e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2db003ec9c40d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (80%) auf DKSH Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>83,850</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,500</x:t>
-[...16 lines deleted...]
-          <x:t>83,850</x:t>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>20.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>88,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,500</x:t>
-[...11 lines deleted...]
-          <x:t>88,125</x:t>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,475</x:t>
-[...43 lines deleted...]
-          <x:t>87,875</x:t>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,725</x:t>
-[...139 lines deleted...]
-          <x:t>87,325</x:t>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>