--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e2bd397893402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022789a87b034500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2db003ec9c40d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f700b55f3f44f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb44641241d7246e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2db003ec9c40d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d1e40062954773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f700b55f3f44f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (80%) auf DKSH Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,675</x:t>
-[...31 lines deleted...]
-          <x:t>88,175</x:t>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...504 lines deleted...]
-          <x:t>89,875</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>91,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>