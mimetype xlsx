--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022789a87b034500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0a27dd889c450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f700b55f3f44f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf933c1551db4ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d1e40062954773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f700b55f3f44f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604064d49f894204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf933c1551db4ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. JB Barrier Reverse Convertible (80%) auf DKSH Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>89,875</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>91,975</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,975</x:t>
-[...26 lines deleted...]
-          <x:t>90,600</x:t>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>17.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,475</x:t>
-[...188 lines deleted...]
-          <x:t>95,725</x:t>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,125</x:t>
-[...80 lines deleted...]
-          <x:t>94,225</x:t>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>