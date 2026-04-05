--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd183e157c4ab4090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96edf6576a4496e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf53692ff26684240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b798cd8add4719"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b84d2ee04664480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf53692ff26684240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b3213151289474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b798cd8add4719" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.75% p.a. JB Barrier Reverse Convertible (75%) auf Bossard Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>