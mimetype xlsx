--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96edf6576a4496e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reefbac4945244164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b798cd8add4719"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7498c511f8ce4b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b3213151289474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b798cd8add4719" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfabdf81499ba4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7498c511f8ce4b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.75% p.a. JB Barrier Reverse Convertible (75%) auf Bossard Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>73,925</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,125</x:t>
-[...566 lines deleted...]
-          <x:t>67,800</x:t>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>