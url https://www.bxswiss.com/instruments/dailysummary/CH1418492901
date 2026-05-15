--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reefbac4945244164" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46c5fbed0164f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7498c511f8ce4b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a0d2c946444bbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfabdf81499ba4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7498c511f8ce4b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f712b9698e5445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a0d2c946444bbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.75% p.a. JB Barrier Reverse Convertible (75%) auf Bossard Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>