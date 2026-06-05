--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46c5fbed0164f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8419e1386c3a45a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a0d2c946444bbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf665858475b74fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f712b9698e5445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a0d2c946444bbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c87db71e4824ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf665858475b74fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.75% p.a. JB Barrier Reverse Convertible (75%) auf Bossard Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>76,350</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,800</x:t>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>22.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,250</x:t>
-[...53 lines deleted...]
-          <x:t>78,400</x:t>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>27.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>78,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,700</x:t>
-[...144 lines deleted...]
-          <x:t>78,650</x:t>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>