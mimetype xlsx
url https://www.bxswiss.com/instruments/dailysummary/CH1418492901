--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8419e1386c3a45a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0894ee44871c4996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf665858475b74fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0818999ff2ee4449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c87db71e4824ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf665858475b74fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0cc5b5b72ba4d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0818999ff2ee4449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.75% p.a. JB Barrier Reverse Convertible (75%) auf Bossard Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,700</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>80,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,950</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>