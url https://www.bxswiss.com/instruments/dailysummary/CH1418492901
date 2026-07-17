--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0894ee44871c4996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f1915dcbe64847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0818999ff2ee4449"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R347c11e7dfee4bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0cc5b5b72ba4d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0818999ff2ee4449" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef76aff4c7a401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R347c11e7dfee4bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.75% p.a. JB Barrier Reverse Convertible (75%) auf Bossard Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>