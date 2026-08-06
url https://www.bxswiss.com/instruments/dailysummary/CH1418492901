--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f1915dcbe64847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320e99c8919a4758" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R347c11e7dfee4bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768309055f194be7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef76aff4c7a401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R347c11e7dfee4bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e85ca29bfee421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768309055f194be7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.75% p.a. JB Barrier Reverse Convertible (75%) auf Bossard Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1418492901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,425</x:t>
-[...205 lines deleted...]
-          <x:t>92,975</x:t>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,475</x:t>
-[...220 lines deleted...]
-          <x:t>95,375</x:t>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>