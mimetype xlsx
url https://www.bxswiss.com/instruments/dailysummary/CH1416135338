--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af9ed27f5134aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70a1bc7fd2d41aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29bcce7b10964980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159ffb1fe7cb4b77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b08791a54a348b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29bcce7b10964980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a9546cb2dd47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159ffb1fe7cb4b77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1416135338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>