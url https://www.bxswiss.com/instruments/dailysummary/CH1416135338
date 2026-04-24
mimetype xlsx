--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70a1bc7fd2d41aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3df0e664fd34e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159ffb1fe7cb4b77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8291ee420cc74cd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a9546cb2dd47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159ffb1fe7cb4b77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcac0c3efd6a34137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8291ee420cc74cd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1416135338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,728</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>3,707</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>3,586</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>