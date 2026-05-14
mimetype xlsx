--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3df0e664fd34e86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd17ae7a85e4733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8291ee420cc74cd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d13071ac4ce4176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcac0c3efd6a34137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8291ee420cc74cd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972f2abe0ccc42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d13071ac4ce4176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1416135338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,617</x:t>
-[...11 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,639</x:t>
-[...80 lines deleted...]
-          <x:t>3,695</x:t>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,687</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>3,690</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>3,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>