--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd17ae7a85e4733" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84143a78de09455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d13071ac4ce4176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3f12ad3480494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972f2abe0ccc42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d13071ac4ce4176" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf374f8013b48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3f12ad3480494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1416135338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,655</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,654</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>3,661</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,726</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>3,624</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,622</x:t>
-[...166 lines deleted...]
-          <x:t>3,690</x:t>
+          <x:t>3,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>