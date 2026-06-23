--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84143a78de09455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92542b8584804c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3f12ad3480494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59c7e6e1a7345ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf374f8013b48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3f12ad3480494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45dbc6a6fa134ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59c7e6e1a7345ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1416135338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,624</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,622</x:t>
-[...124 lines deleted...]
-          <x:t>3,661</x:t>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,727</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>3,702</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,679</x:t>
-[...151 lines deleted...]
-          <x:t>3,792</x:t>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,771</x:t>
-[...43 lines deleted...]
-          <x:t>3,791</x:t>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,754</x:t>
-[...85 lines deleted...]
-          <x:t>3,719</x:t>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>