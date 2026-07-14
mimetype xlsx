--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92542b8584804c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91fa9e543ef1499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59c7e6e1a7345ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc487da43a6924c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45dbc6a6fa134ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59c7e6e1a7345ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92fc0d26130e45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc487da43a6924c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1416135338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,792</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,771</x:t>
-[...43 lines deleted...]
-          <x:t>3,791</x:t>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,754</x:t>
-[...345 lines deleted...]
-          <x:t>3,849</x:t>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,829</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>3,857</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,811</x:t>
-[...58 lines deleted...]
-          <x:t>3,857</x:t>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>