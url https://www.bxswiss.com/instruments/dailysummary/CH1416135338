--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91fa9e543ef1499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refda7eb2198041de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc487da43a6924c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796841d06aa44327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92fc0d26130e45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc487da43a6924c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389a378e11454af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796841d06aa44327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1416135338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,933</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,918</x:t>
-[...16 lines deleted...]
-          <x:t>3,952</x:t>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,957</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>3,943</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,913</x:t>
-[...11 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>3,931</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,989</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>3,959</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>