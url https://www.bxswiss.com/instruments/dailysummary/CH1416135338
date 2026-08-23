--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refda7eb2198041de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb220a4d5350346e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796841d06aa44327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75e110522804932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R389a378e11454af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796841d06aa44327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac4cbf0e0ff4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75e110522804932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1416135338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>3,931</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,989</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,993</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,977</x:t>
-[...11 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,011</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>3,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>