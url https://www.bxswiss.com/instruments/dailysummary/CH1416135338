--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb220a4d5350346e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5b4f493f0a4aaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75e110522804932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1610ec1ee9104e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac4cbf0e0ff4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75e110522804932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb99b0b189908495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1610ec1ee9104e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1416135338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,968</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,953</x:t>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,962</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>3,933</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,962</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>3,963</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,984</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>3,971</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>3,987</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,976</x:t>
-[...80 lines deleted...]
-          <x:t>4,011</x:t>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>