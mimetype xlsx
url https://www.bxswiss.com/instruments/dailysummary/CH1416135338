--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5b4f493f0a4aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7695361456314100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1610ec1ee9104e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc058dac833e649c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb99b0b189908495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1610ec1ee9104e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9125030130d84bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc058dac833e649c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1416135338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>3,987</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,962</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,976</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>4,011</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,962</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>3,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,927</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>