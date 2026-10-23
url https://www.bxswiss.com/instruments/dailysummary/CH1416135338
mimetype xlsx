--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7695361456314100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c53b5ba41e14e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc058dac833e649c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9754b97a1a9b46a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9125030130d84bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc058dac833e649c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a8e0cf80df415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9754b97a1a9b46a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Core SPI ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1416135338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,986</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>03.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,984</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>3,812</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>