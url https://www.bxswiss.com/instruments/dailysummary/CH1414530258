--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5539becb437445a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e2c36fd3a74333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9cb664e2884fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e55e836dfcd48a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade1ff3989c34c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9cb664e2884fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaba18f8c21049fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e55e836dfcd48a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (75%) auf Cie Financiere Richemont SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>