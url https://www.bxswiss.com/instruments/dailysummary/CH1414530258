--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e2c36fd3a74333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f1e1dca3354d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e55e836dfcd48a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3070208ecddd4827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaba18f8c21049fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e55e836dfcd48a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d9db58fa6d48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3070208ecddd4827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (75%) auf Cie Financiere Richemont SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>85,325</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...627 lines deleted...]
-          <x:t>81,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>