--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f1e1dca3354d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07bfe530b3b44dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3070208ecddd4827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a613cc5be440cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d9db58fa6d48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3070208ecddd4827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0241f60e9bd4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a613cc5be440cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (75%) auf Cie Financiere Richemont SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>81,000</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,600</x:t>
-[...16 lines deleted...]
-          <x:t>81,550</x:t>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,250</x:t>
-[...97 lines deleted...]
-          <x:t>85,025</x:t>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,900</x:t>
-[...173 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,125</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>85,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>