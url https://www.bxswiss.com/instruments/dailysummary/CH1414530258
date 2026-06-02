--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07bfe530b3b44dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf19493badf3412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a613cc5be440cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90abfcdbe56d41bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0241f60e9bd4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a613cc5be440cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a73cbefd864438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90abfcdbe56d41bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (75%) auf Cie Financiere Richemont SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>85,025</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,900</x:t>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,825</x:t>
-[...4 lines deleted...]
-          <x:t>87,525</x:t>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...370 lines deleted...]
-          <x:t>87,125</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>