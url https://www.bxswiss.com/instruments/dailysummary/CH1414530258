--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf19493badf3412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd01b77fd46d432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90abfcdbe56d41bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30f55752861441a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a73cbefd864438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90abfcdbe56d41bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02def5e30cbc453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30f55752861441a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (75%) auf Cie Financiere Richemont SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>86,725</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,125</x:t>
-[...70 lines deleted...]
-          <x:t>89,475</x:t>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,525</x:t>
-[...97 lines deleted...]
-          <x:t>92,125</x:t>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,125</x:t>
-[...16 lines deleted...]
-          <x:t>92,125</x:t>
+          <x:t>90,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>92,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>