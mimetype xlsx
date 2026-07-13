--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd01b77fd46d432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe726e01924496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30f55752861441a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe1f63c70564596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02def5e30cbc453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30f55752861441a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd712ac3cad904943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe1f63c70564596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (75%) auf Cie Financiere Richemont SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,775</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>94,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,300</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>