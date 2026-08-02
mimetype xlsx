--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe726e01924496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d8622838ba4d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe1f63c70564596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6638fc03a9c4f27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd712ac3cad904943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe1f63c70564596" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc162479e6f44e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6638fc03a9c4f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (75%) auf Cie Financiere Richemont SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,350</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,300</x:t>
-[...544 lines deleted...]
-          <x:t>97,425</x:t>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>