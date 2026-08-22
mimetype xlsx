--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d8622838ba4d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a7d5c7c4a74427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6638fc03a9c4f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f5fc730c10d4d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc162479e6f44e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6638fc03a9c4f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a17654d47034f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f5fc730c10d4d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (75%) auf Cie Financiere Richemont SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>100,150</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,500</x:t>
-[...4 lines deleted...]
-          <x:t>99,500</x:t>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,650</x:t>
-[...70 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,350</x:t>
-[...171 lines deleted...]
-          <x:t>99,750</x:t>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>