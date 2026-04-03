--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac51aba5446e4d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86c1633d70d4ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08025b3b9da42fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a19c66a9fff49d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c42e3684164d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08025b3b9da42fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R925330fded604f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a19c66a9fff49d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (75%) auf Givaudan SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>78,450</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,675</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>74,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,500</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>