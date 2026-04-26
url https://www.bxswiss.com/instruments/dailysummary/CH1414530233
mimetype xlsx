--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86c1633d70d4ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e3be1c0db2842e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a19c66a9fff49d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebaf9d1a3860463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R925330fded604f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a19c66a9fff49d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebee4a7352f4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebaf9d1a3860463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (75%) auf Givaudan SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>73,475</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>73,825</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,625</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>71,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,625</x:t>
-[...328 lines deleted...]
-          <x:t>69,250</x:t>
+          <x:t>71,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>