--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e3be1c0db2842e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf308ef00731349a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebaf9d1a3860463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47b45d2cca04833"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebee4a7352f4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebaf9d1a3860463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a5e37278184700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47b45d2cca04833" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (75%) auf Givaudan SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,925</x:t>
-[...31 lines deleted...]
-          <x:t>67,925</x:t>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>71,025</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,600</x:t>
-[...350 lines deleted...]
-          <x:t>71,950</x:t>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>