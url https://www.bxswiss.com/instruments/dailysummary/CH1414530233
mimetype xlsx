--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf308ef00731349a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d5e9d6fb5e04ba8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47b45d2cca04833"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769e4ae2ffc54660"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a5e37278184700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47b45d2cca04833" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66959289419a4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769e4ae2ffc54660" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (75%) auf Givaudan SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>73,275</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>73,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>72,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>71,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,825</x:t>
-[...26 lines deleted...]
-          <x:t>72,175</x:t>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,000</x:t>
-[...296 lines deleted...]
-          <x:t>68,275</x:t>
+          <x:t>71,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>