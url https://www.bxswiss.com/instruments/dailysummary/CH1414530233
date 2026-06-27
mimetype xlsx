--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d5e9d6fb5e04ba8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5fa451a7a554e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769e4ae2ffc54660"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d08c55d06f84d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66959289419a4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769e4ae2ffc54660" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd30f6d2f5049ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d08c55d06f84d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (75%) auf Givaudan SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>71,075</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,125</x:t>
-[...281 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>71,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,475</x:t>
-[...102 lines deleted...]
-          <x:t>73,225</x:t>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,375</x:t>
-[...193 lines deleted...]
-          <x:t>71,600</x:t>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>