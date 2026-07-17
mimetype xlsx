--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5fa451a7a554e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2eea179b654932" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d08c55d06f84d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46b9a1eca354adc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd30f6d2f5049ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d08c55d06f84d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db7ab189c804f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46b9a1eca354adc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (75%) auf Givaudan SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>79,950</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,400</x:t>
-[...11 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,700</x:t>
-[...75 lines deleted...]
-          <x:t>80,600</x:t>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,600</x:t>
-[...70 lines deleted...]
-          <x:t>82,400</x:t>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,050</x:t>
-[...16 lines deleted...]
-          <x:t>85,175</x:t>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,625</x:t>
-[...9 lines deleted...]
-          <x:t>84,975</x:t>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>