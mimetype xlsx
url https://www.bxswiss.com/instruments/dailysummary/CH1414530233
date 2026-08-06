--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2eea179b654932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f39d62e41a422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46b9a1eca354adc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7000ab63b8546df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db7ab189c804f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46b9a1eca354adc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33a4dcee88614337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7000ab63b8546df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.75% p.a. JB Barrier Reverse Convertible (75%) auf Givaudan SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,400</x:t>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,050</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>82,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,600</x:t>
+          <x:t>79,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...441 lines deleted...]
-          <x:t>85,275</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>84,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>