--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7241d19b32ff44b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb7bb626bce45e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc37367d2094fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa9f5bd4c334b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65bb4ef2c4c8447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc37367d2094fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5398795de1f7492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa9f5bd4c334b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Tecan Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>66,375</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>13.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,225</x:t>
-[...549 lines deleted...]
-          <x:t>61,150</x:t>
+          <x:t>67,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>