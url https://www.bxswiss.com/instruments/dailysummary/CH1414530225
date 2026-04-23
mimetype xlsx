--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb7bb626bce45e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6030e8c9524408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa9f5bd4c334b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bbfd9778c7349ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5398795de1f7492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa9f5bd4c334b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb683315cb09641f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bbfd9778c7349ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Tecan Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>67,925</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,125</x:t>
-[...43 lines deleted...]
-          <x:t>66,675</x:t>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>65,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>10.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,375</x:t>
-[...468 lines deleted...]
-          <x:t>67,950</x:t>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>