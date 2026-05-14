--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6030e8c9524408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re99e912c92b94fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bbfd9778c7349ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbafafd91365c4fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb683315cb09641f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bbfd9778c7349ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b678dba1464bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbafafd91365c4fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Tecan Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>68,425</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>66,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,725</x:t>
-[...21 lines deleted...]
-          <x:t>64,850</x:t>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>65,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>22.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,975</x:t>
-[...9 lines deleted...]
-          <x:t>67,900</x:t>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>