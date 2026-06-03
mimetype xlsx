--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re99e912c92b94fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448c2b9a6a054740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbafafd91365c4fb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dcc950d8ea94d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b678dba1464bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbafafd91365c4fb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75dc20903b854b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dcc950d8ea94d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Tecan Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>65,825</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,225</x:t>
-[...119 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,575</x:t>
-[...441 lines deleted...]
-          <x:t>66,775</x:t>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>