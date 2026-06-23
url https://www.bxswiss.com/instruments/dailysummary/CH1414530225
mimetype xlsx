--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448c2b9a6a054740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff97be33f0524799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dcc950d8ea94d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5846ec6749a442b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75dc20903b854b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dcc950d8ea94d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453495b05dd24aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5846ec6749a442b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Tecan Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>70,225</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>22.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,675</x:t>
-[...16 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,175</x:t>
-[...144 lines deleted...]
-          <x:t>77,425</x:t>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>