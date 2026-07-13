--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff97be33f0524799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8bd35f87464dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5846ec6749a442b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ca285a60c064410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453495b05dd24aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5846ec6749a442b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5413cc8e9bcb4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ca285a60c064410" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Tecan Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,675</x:t>
-[...16 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,175</x:t>
-[...4 lines deleted...]
-          <x:t>72,475</x:t>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>79,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,425</x:t>
-[...38 lines deleted...]
-          <x:t>76,550</x:t>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,550</x:t>
-[...16 lines deleted...]
-          <x:t>79,800</x:t>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>72,825</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>