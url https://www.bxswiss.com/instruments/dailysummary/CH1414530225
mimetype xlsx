--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8bd35f87464dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2cd117f2664b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ca285a60c064410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd40193f658f4d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5413cc8e9bcb4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ca285a60c064410" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61854b9dfcb94245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd40193f658f4d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Tecan Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>79,650</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>86,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,800</x:t>
-[...70 lines deleted...]
-          <x:t>85,325</x:t>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,150</x:t>
-[...75 lines deleted...]
-          <x:t>87,825</x:t>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>