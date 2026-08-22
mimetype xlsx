--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2cd117f2664b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e4a09b813e4af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd40193f658f4d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcacf036df1374665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61854b9dfcb94245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd40193f658f4d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8797edad85114f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcacf036df1374665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Tecan Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>85,325</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,150</x:t>
-[...75 lines deleted...]
-          <x:t>87,825</x:t>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>86,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>28.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,750</x:t>
-[...70 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,650</x:t>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,650</x:t>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>