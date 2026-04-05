--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3683f5bbc004c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500ff57b52d84313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfef648ec9544d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra327d8ce2e554edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb104ee8b1ec342a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfef648ec9544d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c25a595e75346f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra327d8ce2e554edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. JB Barrier Reverse Convertible (70%) auf Logitech International SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,500</x:t>
-[...603 lines deleted...]
-          <x:t>80,300</x:t>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>