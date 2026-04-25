--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500ff57b52d84313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0926bd459f94c28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra327d8ce2e554edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2c7bf46190451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c25a595e75346f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra327d8ce2e554edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b136bc9bf7469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2c7bf46190451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. JB Barrier Reverse Convertible (70%) auf Logitech International SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>78,250</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>78,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>77,800</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>78,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,700</x:t>
-[...53 lines deleted...]
-          <x:t>80,250</x:t>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>79,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>