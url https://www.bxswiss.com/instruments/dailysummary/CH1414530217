--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0926bd459f94c28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ef24f7083240ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f2c7bf46190451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2b0271b1a64c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b136bc9bf7469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f2c7bf46190451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8375d77d4af64639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2b0271b1a64c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. JB Barrier Reverse Convertible (70%) auf Logitech International SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>81,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,650</x:t>
-[...210 lines deleted...]
-          <x:t>83,500</x:t>
+          <x:t>82,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,800</x:t>
-[...119 lines deleted...]
-          <x:t>81,400</x:t>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,400</x:t>
-[...38 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,225</x:t>
-[...144 lines deleted...]
-          <x:t>81,500</x:t>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>