--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ef24f7083240ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b97290f97844af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2b0271b1a64c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34b2df5c9944ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8375d77d4af64639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2b0271b1a64c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2adae21a0b4243a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34b2df5c9944ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. JB Barrier Reverse Convertible (70%) auf Logitech International SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,225</x:t>
-[...382 lines deleted...]
-          <x:t>87,125</x:t>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>87,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>