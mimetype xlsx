--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b97290f97844af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d61cc2060bd4de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34b2df5c9944ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf63eca0cc244514"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2adae21a0b4243a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34b2df5c9944ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5589ab069d9e4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf63eca0cc244514" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. JB Barrier Reverse Convertible (70%) auf Logitech International SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>84,450</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,175</x:t>
-[...495 lines deleted...]
-          <x:t>91,500</x:t>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>