--- v8 (2026-07-03)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d61cc2060bd4de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88edd58dfeb48df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf63eca0cc244514"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3779e31da2741e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5589ab069d9e4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf63eca0cc244514" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee22d4d09e44ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3779e31da2741e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. JB Barrier Reverse Convertible (70%) auf Logitech International SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,875</x:t>
-[...414 lines deleted...]
-          <x:t>82,300</x:t>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>