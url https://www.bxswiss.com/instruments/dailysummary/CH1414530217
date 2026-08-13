--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88edd58dfeb48df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4bf6dbc9abd46cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3779e31da2741e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd038e7838bbc448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee22d4d09e44ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3779e31da2741e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b7218ec55b44c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd038e7838bbc448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. JB Barrier Reverse Convertible (70%) auf Logitech International SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,325</x:t>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,350</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>91,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>