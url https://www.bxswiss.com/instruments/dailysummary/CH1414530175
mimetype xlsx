--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a393c686baa4655" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re060e4793f0d40f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3846ced46664831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31f1c75c967042f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396888ed652e4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3846ced46664831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500553e34b054627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31f1c75c967042f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.75% p.a. JB Barrier Reverse Convertible (70%) auf Clariant AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>