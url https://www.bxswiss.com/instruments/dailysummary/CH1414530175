--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re060e4793f0d40f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a46689a80b94614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31f1c75c967042f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4767aca385b4f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500553e34b054627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31f1c75c967042f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeda3be78a474ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4767aca385b4f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.75% p.a. JB Barrier Reverse Convertible (70%) auf Clariant AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>71,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,075</x:t>
-[...551 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,525</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>71,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>