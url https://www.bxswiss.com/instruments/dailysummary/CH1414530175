--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a46689a80b94614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade57b8ebd754f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4767aca385b4f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd80923a312184f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeda3be78a474ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4767aca385b4f45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c0cb4d2d794dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd80923a312184f00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.75% p.a. JB Barrier Reverse Convertible (70%) auf Clariant AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>70,125</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>72,825</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>