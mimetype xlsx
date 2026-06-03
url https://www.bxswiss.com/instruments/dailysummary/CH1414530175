--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade57b8ebd754f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9586945f5ef1432e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd80923a312184f00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b54c01543c49f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c0cb4d2d794dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd80923a312184f00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66d1de9df5c49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b54c01543c49f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.75% p.a. JB Barrier Reverse Convertible (70%) auf Clariant AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>75,250</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,125</x:t>
-[...156 lines deleted...]
-          <x:t>72,575</x:t>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>72,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>72,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,375</x:t>
-[...301 lines deleted...]
-          <x:t>66,525</x:t>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>