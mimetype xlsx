--- v9 (2026-06-03)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9586945f5ef1432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8347666855bd469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b54c01543c49f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e40f0d6d7f4955"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66d1de9df5c49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b54c01543c49f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e661f900fd4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e40f0d6d7f4955" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.75% p.a. JB Barrier Reverse Convertible (70%) auf Clariant AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,275</x:t>
-[...4 lines deleted...]
-          <x:t>70,475</x:t>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>68,775</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,925</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>71,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>