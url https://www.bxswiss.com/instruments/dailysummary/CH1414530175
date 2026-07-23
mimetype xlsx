--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8347666855bd469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c28686950340d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e40f0d6d7f4955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd13c08c044e34726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e661f900fd4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e40f0d6d7f4955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174699a1994746cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd13c08c044e34726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.75% p.a. JB Barrier Reverse Convertible (70%) auf Clariant AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>70,425</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,775</x:t>
-[...21 lines deleted...]
-          <x:t>66,375</x:t>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,475</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>67,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,525</x:t>
-[...16 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,375</x:t>
-[...21 lines deleted...]
-          <x:t>69,375</x:t>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,325</x:t>
-[...156 lines deleted...]
-          <x:t>71,325</x:t>
+          <x:t>72,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,900</x:t>
-[...124 lines deleted...]
-          <x:t>68,625</x:t>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...73 lines deleted...]
-          <x:t>66,925</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>