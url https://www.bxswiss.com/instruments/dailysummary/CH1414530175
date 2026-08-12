--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c28686950340d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f31c861ba0b4161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd13c08c044e34726"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c4bfec8135e4e6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174699a1994746cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd13c08c044e34726" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4759e2972434b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c4bfec8135e4e6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.75% p.a. JB Barrier Reverse Convertible (70%) auf Clariant AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>71,325</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,900</x:t>
-[...38 lines deleted...]
-          <x:t>69,375</x:t>
+          <x:t>72,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,275</x:t>
-[...75 lines deleted...]
-          <x:t>68,625</x:t>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>68,100</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,100</x:t>
-[...102 lines deleted...]
-          <x:t>67,825</x:t>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>68,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>