--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd30e9e40fc54ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284d4186c9a04c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1a7c6738534473"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e37d020ab74566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R585cd99260bf4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1a7c6738534473" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8952af88213341f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e37d020ab74566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.25% p.a. JB Barrier Reverse Convertible (70%) auf Temenos AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>86,625</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,275</x:t>
-[...340 lines deleted...]
-          <x:t>88,975</x:t>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,950</x:t>
-[...269 lines deleted...]
-          <x:t>91,550</x:t>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>