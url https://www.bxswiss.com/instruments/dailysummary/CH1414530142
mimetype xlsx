--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284d4186c9a04c60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218b5abc0d3b4f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e37d020ab74566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra656b7748ab9442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8952af88213341f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e37d020ab74566" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87f98a5c8671494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra656b7748ab9442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.25% p.a. JB Barrier Reverse Convertible (70%) auf Temenos AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,375</x:t>
-[...21 lines deleted...]
-          <x:t>89,475</x:t>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,725</x:t>
-[...92 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,975</x:t>
-[...43 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,275</x:t>
-[...414 lines deleted...]
-          <x:t>87,750</x:t>
+          <x:t>91,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>