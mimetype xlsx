--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218b5abc0d3b4f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c71a2c2a904bd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra656b7748ab9442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ce86e142bb4c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87f98a5c8671494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra656b7748ab9442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0e6706805941a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ce86e142bb4c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.25% p.a. JB Barrier Reverse Convertible (70%) auf Temenos AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>87,475</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,375</x:t>
-[...60 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,325</x:t>
-[...48 lines deleted...]
-          <x:t>86,425</x:t>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,975</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>89,375</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>91,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>