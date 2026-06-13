--- v7 (2026-05-16)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c71a2c2a904bd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd776bb83914944ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ce86e142bb4c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694b0b01562248d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0e6706805941a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ce86e142bb4c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c49edc7b8a4c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694b0b01562248d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.25% p.a. JB Barrier Reverse Convertible (70%) auf Temenos AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>90,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,900</x:t>
-[...254 lines deleted...]
-          <x:t>91,075</x:t>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,875</x:t>
-[...318 lines deleted...]
-          <x:t>89,575</x:t>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,375</x:t>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>