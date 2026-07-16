--- v8 (2026-06-13)
+++ v9 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd776bb83914944ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28964d7007974140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694b0b01562248d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bdd4f091c4c45f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c49edc7b8a4c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694b0b01562248d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1808bed9a34d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bdd4f091c4c45f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.25% p.a. JB Barrier Reverse Convertible (70%) auf Temenos AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>88,725</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,625</x:t>
-[...65 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,225</x:t>
-[...21 lines deleted...]
-          <x:t>86,175</x:t>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,800</x:t>
-[...11 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,075</x:t>
-[...134 lines deleted...]
-          <x:t>91,425</x:t>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,200</x:t>
-[...215 lines deleted...]
-          <x:t>82,200</x:t>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>