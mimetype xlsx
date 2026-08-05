--- v9 (2026-07-16)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28964d7007974140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb43ff572fe1a4687" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bdd4f091c4c45f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbecbc07c6aa64009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1808bed9a34d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bdd4f091c4c45f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15251f811b404b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbecbc07c6aa64009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.25% p.a. JB Barrier Reverse Convertible (70%) auf Temenos AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,500</x:t>
-[...26 lines deleted...]
-          <x:t>84,400</x:t>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,075</x:t>
-[...276 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,175</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>88,050</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>85,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>