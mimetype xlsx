--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b16625022444925" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5b9ca270f14f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9723766a2b934c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76f81b432124ce8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd96bb51a57bf48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9723766a2b934c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31cfe4daf51444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76f81b432124ce8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Bachem Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,000</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>100,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,700</x:t>
-[...571 lines deleted...]
-          <x:t>97,900</x:t>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>