--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5b9ca270f14f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d8723c15a84fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76f81b432124ce8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c85ee2f0d0405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31cfe4daf51444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76f81b432124ce8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ff25f8f38347d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c85ee2f0d0405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Bachem Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,400</x:t>
-[...151 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>98,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>20.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,450</x:t>
-[...48 lines deleted...]
-          <x:t>98,650</x:t>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,000</x:t>
-[...193 lines deleted...]
-          <x:t>99,100</x:t>
+          <x:t>100,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>