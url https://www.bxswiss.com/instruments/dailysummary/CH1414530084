--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d8723c15a84fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd87bf059778e49af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c85ee2f0d0405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0f0cee46dd4fb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ff25f8f38347d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c85ee2f0d0405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c6643df55c44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0f0cee46dd4fb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Bachem Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,650</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,000</x:t>
-[...16 lines deleted...]
-          <x:t>99,800</x:t>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,600</x:t>
-[...129 lines deleted...]
-          <x:t>100,650</x:t>
+          <x:t>100,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,300</x:t>
-[...33 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,550</x:t>
-[...16 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>101,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,400</x:t>
-[...102 lines deleted...]
-          <x:t>100,650</x:t>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,550</x:t>
-[...26 lines deleted...]
-          <x:t>100,950</x:t>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>100,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>