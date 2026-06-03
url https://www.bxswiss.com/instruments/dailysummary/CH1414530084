--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd87bf059778e49af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf961107b5d8e4cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0f0cee46dd4fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcebc95f96d54b29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c6643df55c44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0f0cee46dd4fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d5bd1ebb6347a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcebc95f96d54b29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Bachem Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,450</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...194 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>101,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>