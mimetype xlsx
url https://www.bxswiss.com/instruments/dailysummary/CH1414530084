--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf961107b5d8e4cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8fc9f2236f44ba2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcebc95f96d54b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585b8b14e80e490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d5bd1ebb6347a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcebc95f96d54b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7976e57bbca34073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585b8b14e80e490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Bachem Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,550</x:t>
-[...26 lines deleted...]
-          <x:t>102,150</x:t>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,100</x:t>
-[...205 lines deleted...]
-          <x:t>101,600</x:t>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,850</x:t>
-[...291 lines deleted...]
-          <x:t>100,200</x:t>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>