--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8fc9f2236f44ba2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971b7e606edd4dde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585b8b14e80e490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71622b2fc1eb49b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7976e57bbca34073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585b8b14e80e490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ff6447bcab4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71622b2fc1eb49b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Bachem Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,450</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>101,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,400</x:t>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,300</x:t>
-[...16 lines deleted...]
-          <x:t>101,400</x:t>
+          <x:t>101,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,550</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>99,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,600</x:t>
-[...112 lines deleted...]
-          <x:t>100,250</x:t>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>