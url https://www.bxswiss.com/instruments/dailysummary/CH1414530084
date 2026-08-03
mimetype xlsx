--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971b7e606edd4dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df9c686965c48dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71622b2fc1eb49b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89447f46ca742c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ff6447bcab4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71622b2fc1eb49b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1a6c2333ef477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89447f46ca742c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Bachem Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>99,950</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,600</x:t>
-[...16 lines deleted...]
-          <x:t>99,950</x:t>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,950</x:t>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,250</x:t>
-[...21 lines deleted...]
-          <x:t>100,150</x:t>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,150</x:t>
-[...436 lines deleted...]
-          <x:t>100,750</x:t>
+          <x:t>100,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>