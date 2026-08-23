--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df9c686965c48dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b0b2005b4d4aaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89447f46ca742c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R453c7a61f0bc445b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1a6c2333ef477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89447f46ca742c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96a66cb9924047d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R453c7a61f0bc445b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (70%) auf Bachem Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1414530084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>100,950</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,700</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>100,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,800</x:t>
-[...205 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,800</x:t>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,650</x:t>
-[...33 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,550</x:t>
-[...26 lines deleted...]
-          <x:t>100,550</x:t>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,550</x:t>
-[...16 lines deleted...]
-          <x:t>100,650</x:t>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,450</x:t>
-[...43 lines deleted...]
-          <x:t>100,550</x:t>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,350</x:t>
-[...53 lines deleted...]
-          <x:t>100,550</x:t>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>