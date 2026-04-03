--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd4d07d5976466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42182fc5bd7e440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb213ff82e40143cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R444594eb1dd64db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2882afd893b4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb213ff82e40143cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ffd466afe043d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R444594eb1dd64db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.25% p.a. JB Barrier Reverse Convertible (70%) auf Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1412304946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>66,725</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>60,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,700</x:t>
-[...146 lines deleted...]
-          <x:t>59,700</x:t>
+          <x:t>59,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,050</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>57,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>