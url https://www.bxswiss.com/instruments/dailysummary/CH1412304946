--- v4 (2026-04-03)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42182fc5bd7e440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482bfd43eb5444d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R444594eb1dd64db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10bd91f81d04c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ffd466afe043d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R444594eb1dd64db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf23e30c3fc9e45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10bd91f81d04c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.25% p.a. JB Barrier Reverse Convertible (70%) auf Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1412304946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>59,950</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...580 lines deleted...]
-          <x:t>01.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,900</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,800</x:t>
-[...31 lines deleted...]
-          <x:t>61,050</x:t>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>