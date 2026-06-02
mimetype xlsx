--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482bfd43eb5444d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04529ee5792458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10bd91f81d04c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9000be38df04e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf23e30c3fc9e45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10bd91f81d04c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6805fface8c343a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9000be38df04e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.25% p.a. JB Barrier Reverse Convertible (70%) auf Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1412304946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,550</x:t>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,350</x:t>
-[...394 lines deleted...]
-          <x:t>62,050</x:t>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,100</x:t>
-[...134 lines deleted...]
-          <x:t>61,750</x:t>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>