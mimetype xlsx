--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04529ee5792458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404eecb35c394760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9000be38df04e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raae16bdb8bae440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6805fface8c343a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9000be38df04e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3568786fd6f04b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raae16bdb8bae440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.25% p.a. JB Barrier Reverse Convertible (70%) auf Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1412304946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>62,050</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,100</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>60,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,750</x:t>
-[...237 lines deleted...]
-          <x:t>59,600</x:t>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>59,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>