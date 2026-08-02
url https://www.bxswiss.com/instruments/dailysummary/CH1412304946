--- v7 (2026-06-22)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404eecb35c394760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947ffa2f4488425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raae16bdb8bae440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4888a266575401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3568786fd6f04b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raae16bdb8bae440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7b767c026f4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4888a266575401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.25% p.a. JB Barrier Reverse Convertible (70%) auf Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1412304946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>49,075</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>48,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>