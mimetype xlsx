--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947ffa2f4488425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdefbaa1d524d4d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4888a266575401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8ee17c05f643d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7b767c026f4e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4888a266575401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75bb7f51519249ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8ee17c05f643d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.25% p.a. JB Barrier Reverse Convertible (70%) auf Partners Group Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1412304946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>47,875</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,825</x:t>
-[...38 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,525</x:t>
-[...4 lines deleted...]
-          <x:t>48,775</x:t>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>49,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,175</x:t>
-[...355 lines deleted...]
-          <x:t>48,850</x:t>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>