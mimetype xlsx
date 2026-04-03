--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b00d874821475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659a47a200b447e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97342922abf34d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde03f2bbe50a4548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a9b487a6f9b43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97342922abf34d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754ebd8252b54387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde03f2bbe50a4548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.75% p.a. JB Barrier Reverse Convertible (75%) auf Valiant Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1412304896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>102,200</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,200</x:t>
-[...16 lines deleted...]
-          <x:t>102,150</x:t>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>102,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,100</x:t>
-[...43 lines deleted...]
-          <x:t>102,050</x:t>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>102,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,950</x:t>
-[...16 lines deleted...]
-          <x:t>102,100</x:t>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>102,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,950</x:t>
-[...16 lines deleted...]
-          <x:t>101,950</x:t>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>101,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,850</x:t>
-[...16 lines deleted...]
-          <x:t>101,850</x:t>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>101,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>101,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>13.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,800</x:t>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,650</x:t>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>