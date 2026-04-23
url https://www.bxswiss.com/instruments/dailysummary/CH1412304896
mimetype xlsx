--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659a47a200b447e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a4e5142ddb4de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde03f2bbe50a4548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdced7c481f3a4042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754ebd8252b54387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde03f2bbe50a4548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6bd31c81c834941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdced7c481f3a4042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.75% p.a. JB Barrier Reverse Convertible (75%) auf Valiant Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1412304896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,850</x:t>
-[...53 lines deleted...]
-          <x:t>101,850</x:t>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,800</x:t>
-[...21 lines deleted...]
-          <x:t>101,550</x:t>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>101,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...262 lines deleted...]
-          <x:t>101,550</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>