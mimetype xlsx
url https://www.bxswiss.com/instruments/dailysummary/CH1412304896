--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a4e5142ddb4de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c577c51327b472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdced7c481f3a4042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7502f5cd7634fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6bd31c81c834941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdced7c481f3a4042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ad930b82294a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7502f5cd7634fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.75% p.a. JB Barrier Reverse Convertible (75%) auf Valiant Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1412304896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,650</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>101,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,450</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>101,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,450</x:t>
+          <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,600</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>