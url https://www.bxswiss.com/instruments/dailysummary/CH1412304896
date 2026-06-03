--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c577c51327b472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54737f63cd8749be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7502f5cd7634fb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1da12277784e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ad930b82294a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7502f5cd7634fb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b620ced24034cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1da12277784e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.75% p.a. JB Barrier Reverse Convertible (75%) auf Valiant Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1412304896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>101,350</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,350</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>101,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>