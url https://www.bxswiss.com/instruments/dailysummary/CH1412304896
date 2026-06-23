--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54737f63cd8749be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a83ec703b84f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1da12277784e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464387cc79804be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b620ced24034cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1da12277784e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re355f36b353b4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464387cc79804be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.75% p.a. JB Barrier Reverse Convertible (75%) auf Valiant Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1412304896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>