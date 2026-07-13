--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a83ec703b84f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra671a58a97cc4667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464387cc79804be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R580b62ded6234876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re355f36b353b4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464387cc79804be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878d6a611dc04907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R580b62ded6234876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.75% p.a. JB Barrier Reverse Convertible (75%) auf Valiant Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1412304896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>101,450</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,450</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,400</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>101,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,350</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>