--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra671a58a97cc4667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra942fea280cb4319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R580b62ded6234876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re744b674b81f4334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878d6a611dc04907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R580b62ded6234876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc11b260973bb436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re744b674b81f4334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.75% p.a. JB Barrier Reverse Convertible (75%) auf Valiant Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1412304896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>