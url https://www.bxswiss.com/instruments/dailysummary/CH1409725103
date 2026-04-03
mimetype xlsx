--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204cf850a12f4d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfff707fd815b473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154d7b7e542e4607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ae9fd8f04c47be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1029893b1e64247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154d7b7e542e4607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a436f2e8bbb448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ae9fd8f04c47be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>93,260</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,190</x:t>
-[...345 lines deleted...]
-          <x:t>97,820</x:t>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,750</x:t>
-[...134 lines deleted...]
-          <x:t>98,400</x:t>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>