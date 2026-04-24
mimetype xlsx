--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfff707fd815b473e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d53f731c8c41db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ae9fd8f04c47be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e63d5002cf4128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a436f2e8bbb448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ae9fd8f04c47be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde027b77d77244da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e63d5002cf4128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,350</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,030</x:t>
-[...571 lines deleted...]
-          <x:t>97,270</x:t>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>