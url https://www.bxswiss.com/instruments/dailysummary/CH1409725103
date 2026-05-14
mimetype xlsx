--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d53f731c8c41db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a5045646b04270" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e63d5002cf4128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a86697bd36480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde027b77d77244da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e63d5002cf4128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49820c01c2b84611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a86697bd36480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,409 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>96,170</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>