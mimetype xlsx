--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1017ae44bb428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5847df80ee894e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e31cf4ba6ff460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c832440a2864d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ffd1b134bc34a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e31cf4ba6ff460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84481629942c4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c832440a2864d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>98,710</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,110</x:t>
-[...75 lines deleted...]
-          <x:t>93,830</x:t>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,880</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>93,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,330</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>