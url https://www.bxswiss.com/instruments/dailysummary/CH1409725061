--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5847df80ee894e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2aeda5b345c42b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c832440a2864d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342c0c9e86f846a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84481629942c4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c832440a2864d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914dc46b861c4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342c0c9e86f846a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>90,740</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,430</x:t>
-[...490 lines deleted...]
-          <x:t>89,230</x:t>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>