--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2aeda5b345c42b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d98d6aa19d94171" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342c0c9e86f846a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0805a2beea614757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914dc46b861c4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342c0c9e86f846a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8faa18629a7049aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0805a2beea614757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,570</x:t>
-[...404 lines deleted...]
-          <x:t>92,780</x:t>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,320</x:t>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>