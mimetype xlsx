--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d98d6aa19d94171" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396951e6b7a742aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0805a2beea614757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra525f86254524923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8faa18629a7049aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0805a2beea614757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d027833e2343a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra525f86254524923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...414 lines deleted...]
-          <x:t>91,250</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,800</x:t>
-[...156 lines deleted...]
-          <x:t>76,170</x:t>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>