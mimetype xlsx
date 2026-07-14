--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396951e6b7a742aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf8fbf40b9a47e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra525f86254524923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6f56be9103642bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d027833e2343a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra525f86254524923" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde29d7e42eeb4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6f56be9103642bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,500</x:t>
-[...279 lines deleted...]
-          <x:t>67,610</x:t>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>