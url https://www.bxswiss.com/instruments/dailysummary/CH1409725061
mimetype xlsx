--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf8fbf40b9a47e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b920f2522d4195" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6f56be9103642bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766d153aeb464d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde29d7e42eeb4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6f56be9103642bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c6066ee6ea464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766d153aeb464d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,50 +312,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>