--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R397e73df6b4b448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd115c3acdb34972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra118c9268785460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e8cae5be1a4e3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995d6f43ed934239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra118c9268785460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d0a8fc500f4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e8cae5be1a4e3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>88,900</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,060</x:t>
-[...92 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,290</x:t>
-[...328 lines deleted...]
-          <x:t>88,060</x:t>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...46 lines deleted...]
-          <x:t>90,000</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>