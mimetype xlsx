--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd115c3acdb34972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a36b67c28534162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e8cae5be1a4e3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78290b7ab7254efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d0a8fc500f4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e8cae5be1a4e3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeab307a5e264766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78290b7ab7254efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,610</x:t>
-[...134 lines deleted...]
-          <x:t>93,660</x:t>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>91,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>90,860</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>