--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a36b67c28534162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3116c9d2071c4df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78290b7ab7254efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36dd2f1785da4a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeab307a5e264766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78290b7ab7254efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6bf7ad81f044bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36dd2f1785da4a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>