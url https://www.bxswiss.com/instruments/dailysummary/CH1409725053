--- v7 (2026-05-16)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3116c9d2071c4df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4fd394138a4bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36dd2f1785da4a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8bc6358f1364436"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6bf7ad81f044bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36dd2f1785da4a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062d605f3b084fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8bc6358f1364436" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>96,990</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>101,465</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>