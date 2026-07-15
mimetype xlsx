--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4fd394138a4bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0456859b3494042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8bc6358f1364436"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ca8de0c3b4422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062d605f3b084fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8bc6358f1364436" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8faa74a84d4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ca8de0c3b4422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,805</x:t>
-[...549 lines deleted...]
-          <x:t>89,320</x:t>
+          <x:t>99,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>