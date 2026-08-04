--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0456859b3494042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dda84ae654b4051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ca8de0c3b4422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa96fcd58694c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8faa74a84d4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ca8de0c3b4422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ac5fb224f6462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa96fcd58694c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>