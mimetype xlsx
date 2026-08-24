--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dda84ae654b4051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25725ae5fce4809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa96fcd58694c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1785c829922749ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ac5fb224f6462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa96fcd58694c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58cd19ed6aec4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1785c829922749ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1409725053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>